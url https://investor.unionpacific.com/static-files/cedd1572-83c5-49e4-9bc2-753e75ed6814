--- v0 (2026-04-01)
+++ v1 (2026-05-28)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BF6F53D3-27C2-4BD2-A352-8C6BC6A5674F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFEE6EDD-51F7-4165-A29D-A9EE618E6F7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1" iterateCount="25" calcOnSave="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="8">
   <si>
     <t>Train Velocity (MPH)</t>
   </si>
   <si>
     <t>Switch and Run-Through Car Dwell</t>
   </si>
   <si>
     <t>Operating Car Inventory</t>
   </si>
   <si>
@@ -1017,52 +1017,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5:M8"/>
+    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
+      <selection activeCell="J17" sqref="J17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
@@ -1259,58 +1259,74 @@
       </c>
       <c r="F5" s="8">
         <v>239</v>
       </c>
       <c r="G5" s="8">
         <v>241</v>
       </c>
       <c r="H5" s="8">
         <v>240</v>
       </c>
       <c r="I5" s="8">
         <v>235</v>
       </c>
       <c r="J5" s="8">
         <v>236</v>
       </c>
       <c r="K5" s="8">
         <v>229</v>
       </c>
       <c r="L5" s="8">
         <v>222</v>
       </c>
       <c r="M5" s="8">
         <v>226</v>
       </c>
-      <c r="N5" s="8"/>
-[...6 lines deleted...]
-      <c r="U5" s="8"/>
+      <c r="N5" s="8">
+        <v>228</v>
+      </c>
+      <c r="O5" s="8">
+        <v>232</v>
+      </c>
+      <c r="P5" s="8">
+        <v>231</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>225</v>
+      </c>
+      <c r="R5" s="8">
+        <v>228</v>
+      </c>
+      <c r="S5" s="8">
+        <v>231</v>
+      </c>
+      <c r="T5" s="8">
+        <v>232</v>
+      </c>
+      <c r="U5" s="8">
+        <v>231</v>
+      </c>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
@@ -1340,58 +1356,74 @@
       </c>
       <c r="F6" s="5">
         <v>21</v>
       </c>
       <c r="G6" s="5">
         <v>21.5</v>
       </c>
       <c r="H6" s="5">
         <v>21.3</v>
       </c>
       <c r="I6" s="5">
         <v>21.2</v>
       </c>
       <c r="J6" s="5">
         <v>21.2</v>
       </c>
       <c r="K6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="L6" s="5">
         <v>20.100000000000001</v>
       </c>
       <c r="M6" s="5">
         <v>20</v>
       </c>
-      <c r="N6" s="5"/>
-[...6 lines deleted...]
-      <c r="U6" s="5"/>
+      <c r="N6" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="O6" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="P6" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>20.8</v>
+      </c>
+      <c r="R6" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="S6" s="5">
+        <v>20.9</v>
+      </c>
+      <c r="T6" s="5">
+        <v>20.7</v>
+      </c>
+      <c r="U6" s="5">
+        <v>20.7</v>
+      </c>
       <c r="V6" s="5"/>
       <c r="W6" s="5"/>
       <c r="X6" s="5"/>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
@@ -1421,58 +1453,74 @@
       </c>
       <c r="F7" s="5">
         <v>6.01</v>
       </c>
       <c r="G7" s="5">
         <v>5.96</v>
       </c>
       <c r="H7" s="5">
         <v>5.92</v>
       </c>
       <c r="I7" s="5">
         <v>6.08</v>
       </c>
       <c r="J7" s="5">
         <v>6.14</v>
       </c>
       <c r="K7" s="5">
         <v>6.32</v>
       </c>
       <c r="L7" s="5">
         <v>6.4</v>
       </c>
       <c r="M7" s="5">
         <v>6.35</v>
       </c>
-      <c r="N7" s="5"/>
-[...6 lines deleted...]
-      <c r="U7" s="5"/>
+      <c r="N7" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="O7" s="5">
+        <v>6.24</v>
+      </c>
+      <c r="P7" s="5">
+        <v>6.19</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="R7" s="5">
+        <v>6.45</v>
+      </c>
+      <c r="S7" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="T7" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="U7" s="5">
+        <v>6.38</v>
+      </c>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
@@ -1502,58 +1550,74 @@
       </c>
       <c r="F8" s="4">
         <v>157490</v>
       </c>
       <c r="G8" s="4">
         <v>156220</v>
       </c>
       <c r="H8" s="4">
         <v>156939</v>
       </c>
       <c r="I8" s="4">
         <v>161112</v>
       </c>
       <c r="J8" s="4">
         <v>163084</v>
       </c>
       <c r="K8" s="4">
         <v>165672</v>
       </c>
       <c r="L8" s="4">
         <v>169032</v>
       </c>
       <c r="M8" s="4">
         <v>168758</v>
       </c>
-      <c r="N8" s="4"/>
-[...6 lines deleted...]
-      <c r="U8" s="4"/>
+      <c r="N8" s="4">
+        <v>166157</v>
+      </c>
+      <c r="O8" s="4">
+        <v>161708</v>
+      </c>
+      <c r="P8" s="4">
+        <v>160657</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>163125</v>
+      </c>
+      <c r="R8" s="4">
+        <v>163634</v>
+      </c>
+      <c r="S8" s="4">
+        <v>164555</v>
+      </c>
+      <c r="T8" s="4">
+        <v>163349</v>
+      </c>
+      <c r="U8" s="4">
+        <v>163621</v>
+      </c>
       <c r="V8" s="4"/>
       <c r="W8" s="4"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>