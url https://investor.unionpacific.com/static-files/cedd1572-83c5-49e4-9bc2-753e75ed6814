--- v1 (2026-05-28)
+++ v2 (2026-06-22)
@@ -4,71 +4,71 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://notified-my.sharepoint.com/personal/heather_sinclair_notified_com/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFEE6EDD-51F7-4165-A29D-A9EE618E6F7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{31253FD0-4779-434A-A54D-F4BE8B57F9E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2540" yWindow="2540" windowWidth="14400" windowHeight="7270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
-  <calcPr calcId="191029" iterate="1" iterateCount="25" calcOnSave="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="8">
   <si>
     <t>Train Velocity (MPH)</t>
   </si>
   <si>
     <t>Switch and Run-Through Car Dwell</t>
   </si>
   <si>
     <t>Operating Car Inventory</t>
   </si>
   <si>
@@ -1018,91 +1018,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="J17" sqref="J17"/>
+      <selection activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="2" max="2" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>46031</v>
       </c>
       <c r="C4" s="7">
         <v>46038</v>
       </c>
       <c r="D4" s="7">
         <v>46045</v>
       </c>
       <c r="E4" s="7">
         <v>46052</v>
       </c>
       <c r="F4" s="7">
         <v>46059</v>
       </c>
       <c r="G4" s="7">
         <v>46066</v>
       </c>
       <c r="H4" s="7">
         <v>46073</v>
       </c>
       <c r="I4" s="7">
@@ -1219,51 +1219,51 @@
       <c r="AT4" s="7">
         <v>46339</v>
       </c>
       <c r="AU4" s="7">
         <v>46346</v>
       </c>
       <c r="AV4" s="7">
         <v>46353</v>
       </c>
       <c r="AW4" s="7">
         <v>46360</v>
       </c>
       <c r="AX4" s="7">
         <v>46367</v>
       </c>
       <c r="AY4" s="7">
         <v>46374</v>
       </c>
       <c r="AZ4" s="7">
         <v>46381</v>
       </c>
       <c r="BA4" s="7">
         <v>46388</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>251</v>
       </c>
       <c r="C5" s="8">
         <v>246</v>
       </c>
       <c r="D5" s="8">
         <v>241</v>
       </c>
       <c r="E5" s="8">
         <v>220</v>
       </c>
       <c r="F5" s="8">
         <v>239</v>
       </c>
       <c r="G5" s="8">
         <v>241</v>
       </c>
       <c r="H5" s="8">
         <v>240</v>
       </c>
       <c r="I5" s="8">
@@ -1283,84 +1283,90 @@
       </c>
       <c r="N5" s="8">
         <v>228</v>
       </c>
       <c r="O5" s="8">
         <v>232</v>
       </c>
       <c r="P5" s="8">
         <v>231</v>
       </c>
       <c r="Q5" s="8">
         <v>225</v>
       </c>
       <c r="R5" s="8">
         <v>228</v>
       </c>
       <c r="S5" s="8">
         <v>231</v>
       </c>
       <c r="T5" s="8">
         <v>232</v>
       </c>
       <c r="U5" s="8">
         <v>231</v>
       </c>
-      <c r="V5" s="8"/>
-[...1 lines deleted...]
-      <c r="X5" s="8"/>
+      <c r="V5" s="8">
+        <v>235</v>
+      </c>
+      <c r="W5" s="8">
+        <v>233</v>
+      </c>
+      <c r="X5" s="8">
+        <v>230</v>
+      </c>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>23</v>
       </c>
       <c r="C6" s="5">
         <v>22</v>
       </c>
       <c r="D6" s="5">
         <v>21.5</v>
       </c>
       <c r="E6" s="5">
         <v>19.8</v>
       </c>
       <c r="F6" s="5">
         <v>21</v>
       </c>
       <c r="G6" s="5">
         <v>21.5</v>
       </c>
       <c r="H6" s="5">
         <v>21.3</v>
       </c>
       <c r="I6" s="5">
@@ -1380,84 +1386,90 @@
       </c>
       <c r="N6" s="5">
         <v>20.6</v>
       </c>
       <c r="O6" s="5">
         <v>21.1</v>
       </c>
       <c r="P6" s="5">
         <v>21.1</v>
       </c>
       <c r="Q6" s="5">
         <v>20.8</v>
       </c>
       <c r="R6" s="5">
         <v>20.6</v>
       </c>
       <c r="S6" s="5">
         <v>20.9</v>
       </c>
       <c r="T6" s="5">
         <v>20.7</v>
       </c>
       <c r="U6" s="5">
         <v>20.7</v>
       </c>
-      <c r="V6" s="5"/>
-[...1 lines deleted...]
-      <c r="X6" s="5"/>
+      <c r="V6" s="5">
+        <v>21</v>
+      </c>
+      <c r="W6" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="X6" s="5">
+        <v>20.2</v>
+      </c>
       <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>5.52</v>
       </c>
       <c r="C7" s="5">
         <v>5.76</v>
       </c>
       <c r="D7" s="5">
         <v>6.01</v>
       </c>
       <c r="E7" s="5">
         <v>6.68</v>
       </c>
       <c r="F7" s="5">
         <v>6.01</v>
       </c>
       <c r="G7" s="5">
         <v>5.96</v>
       </c>
       <c r="H7" s="5">
         <v>5.92</v>
       </c>
       <c r="I7" s="5">
@@ -1477,84 +1489,90 @@
       </c>
       <c r="N7" s="5">
         <v>6.34</v>
       </c>
       <c r="O7" s="5">
         <v>6.24</v>
       </c>
       <c r="P7" s="5">
         <v>6.19</v>
       </c>
       <c r="Q7" s="5">
         <v>6.29</v>
       </c>
       <c r="R7" s="5">
         <v>6.45</v>
       </c>
       <c r="S7" s="5">
         <v>6.42</v>
       </c>
       <c r="T7" s="5">
         <v>6.29</v>
       </c>
       <c r="U7" s="5">
         <v>6.38</v>
       </c>
-      <c r="V7" s="5"/>
-[...1 lines deleted...]
-      <c r="X7" s="5"/>
+      <c r="V7" s="5">
+        <v>6.33</v>
+      </c>
+      <c r="W7" s="5">
+        <v>6.29</v>
+      </c>
+      <c r="X7" s="5">
+        <v>6.34</v>
+      </c>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>136177</v>
       </c>
       <c r="C8" s="4">
         <v>151251</v>
       </c>
       <c r="D8" s="4">
         <v>153207</v>
       </c>
       <c r="E8" s="4">
         <v>154128</v>
       </c>
       <c r="F8" s="4">
         <v>157490</v>
       </c>
       <c r="G8" s="4">
         <v>156220</v>
       </c>
       <c r="H8" s="4">
         <v>156939</v>
       </c>
       <c r="I8" s="4">
@@ -1574,84 +1592,90 @@
       </c>
       <c r="N8" s="4">
         <v>166157</v>
       </c>
       <c r="O8" s="4">
         <v>161708</v>
       </c>
       <c r="P8" s="4">
         <v>160657</v>
       </c>
       <c r="Q8" s="4">
         <v>163125</v>
       </c>
       <c r="R8" s="4">
         <v>163634</v>
       </c>
       <c r="S8" s="4">
         <v>164555</v>
       </c>
       <c r="T8" s="4">
         <v>163349</v>
       </c>
       <c r="U8" s="4">
         <v>163621</v>
       </c>
-      <c r="V8" s="4"/>
-[...1 lines deleted...]
-      <c r="X8" s="4"/>
+      <c r="V8" s="4">
+        <v>158835</v>
+      </c>
+      <c r="W8" s="4">
+        <v>162112</v>
+      </c>
+      <c r="X8" s="4">
+        <v>165707</v>
+      </c>
       <c r="Y8" s="4"/>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
-    <row r="10" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -1662,309 +1686,309 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3A80370-98B8-4392-AD6D-C4E37693A1E4}">
   <dimension ref="A2:BB65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="BB24" sqref="BB24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="2" max="2" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:54" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>45660</v>
       </c>
       <c r="C4" s="7">
         <v>45667</v>
       </c>
       <c r="D4" s="7">
         <v>45674</v>
       </c>
       <c r="E4" s="7">
         <v>45681</v>
       </c>
       <c r="F4" s="7">
         <v>45688</v>
       </c>
       <c r="G4" s="7">
         <v>45695</v>
       </c>
       <c r="H4" s="7">
         <v>45702</v>
       </c>
       <c r="I4" s="7">
@@ -2084,51 +2108,51 @@
       <c r="AU4" s="7">
         <v>45975</v>
       </c>
       <c r="AV4" s="7">
         <v>45982</v>
       </c>
       <c r="AW4" s="7">
         <v>45989</v>
       </c>
       <c r="AX4" s="7">
         <v>45996</v>
       </c>
       <c r="AY4" s="7">
         <v>46003</v>
       </c>
       <c r="AZ4" s="7">
         <v>46010</v>
       </c>
       <c r="BA4" s="7">
         <v>46017</v>
       </c>
       <c r="BB4" s="7">
         <v>46024</v>
       </c>
     </row>
-    <row r="5" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>225</v>
       </c>
       <c r="C5" s="8">
         <v>221</v>
       </c>
       <c r="D5" s="8">
         <v>226</v>
       </c>
       <c r="E5" s="8">
         <v>212</v>
       </c>
       <c r="F5" s="8">
         <v>223</v>
       </c>
       <c r="G5" s="8">
         <v>223</v>
       </c>
       <c r="H5" s="8">
         <v>207</v>
       </c>
       <c r="I5" s="8">
@@ -2248,51 +2272,51 @@
       <c r="AU5" s="8">
         <v>238</v>
       </c>
       <c r="AV5" s="8">
         <v>239</v>
       </c>
       <c r="AW5" s="8">
         <v>245</v>
       </c>
       <c r="AX5" s="8">
         <v>239</v>
       </c>
       <c r="AY5" s="8">
         <v>244</v>
       </c>
       <c r="AZ5" s="8">
         <v>237</v>
       </c>
       <c r="BA5" s="8">
         <v>236</v>
       </c>
       <c r="BB5" s="8">
         <v>239</v>
       </c>
     </row>
-    <row r="6" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.1</v>
       </c>
       <c r="C6" s="5">
         <v>20.7</v>
       </c>
       <c r="D6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.3</v>
       </c>
       <c r="F6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="G6" s="5">
         <v>19.8</v>
       </c>
       <c r="H6" s="5">
         <v>18.7</v>
       </c>
       <c r="I6" s="5">
@@ -2412,51 +2436,51 @@
       <c r="AU6" s="5">
         <v>21.4</v>
       </c>
       <c r="AV6" s="5">
         <v>21.4</v>
       </c>
       <c r="AW6" s="5">
         <v>21.4</v>
       </c>
       <c r="AX6" s="5">
         <v>21.8</v>
       </c>
       <c r="AY6" s="5">
         <v>21.5</v>
       </c>
       <c r="AZ6" s="5">
         <v>21.2</v>
       </c>
       <c r="BA6" s="5">
         <v>21.8</v>
       </c>
       <c r="BB6" s="5">
         <v>22.3</v>
       </c>
     </row>
-    <row r="7" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>6.54</v>
       </c>
       <c r="C7" s="5">
         <v>6.59</v>
       </c>
       <c r="D7" s="5">
         <v>6.5</v>
       </c>
       <c r="E7" s="5">
         <v>7.17</v>
       </c>
       <c r="F7" s="5">
         <v>6.62</v>
       </c>
       <c r="G7" s="5">
         <v>6.68</v>
       </c>
       <c r="H7" s="5">
         <v>7.22</v>
       </c>
       <c r="I7" s="5">
@@ -2576,51 +2600,51 @@
       <c r="AU7" s="5">
         <v>6.04</v>
       </c>
       <c r="AV7" s="5">
         <v>6.07</v>
       </c>
       <c r="AW7" s="5">
         <v>6.05</v>
       </c>
       <c r="AX7" s="5">
         <v>5.99</v>
       </c>
       <c r="AY7" s="5">
         <v>5.93</v>
       </c>
       <c r="AZ7" s="5">
         <v>6.11</v>
       </c>
       <c r="BA7" s="5">
         <v>6.51</v>
       </c>
       <c r="BB7" s="5">
         <v>6.02</v>
       </c>
     </row>
-    <row r="8" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>153292</v>
       </c>
       <c r="C8" s="4">
         <v>152602</v>
       </c>
       <c r="D8" s="4">
         <v>163045</v>
       </c>
       <c r="E8" s="4">
         <v>168664</v>
       </c>
       <c r="F8" s="4">
         <v>171057</v>
       </c>
       <c r="G8" s="4">
         <v>173232</v>
       </c>
       <c r="H8" s="4">
         <v>173060</v>
       </c>
       <c r="I8" s="4">
@@ -2740,51 +2764,51 @@
       <c r="AU8" s="4">
         <v>155121</v>
       </c>
       <c r="AV8" s="4">
         <v>153985</v>
       </c>
       <c r="AW8" s="4">
         <v>155083</v>
       </c>
       <c r="AX8" s="4">
         <v>144088</v>
       </c>
       <c r="AY8" s="4">
         <v>154474</v>
       </c>
       <c r="AZ8" s="4">
         <v>155537</v>
       </c>
       <c r="BA8" s="4">
         <v>155103</v>
       </c>
       <c r="BB8" s="4">
         <v>140419</v>
       </c>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -2795,307 +2819,307 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:54" x14ac:dyDescent="0.35">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:54" x14ac:dyDescent="0.35">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:54" x14ac:dyDescent="0.35">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFEC0665-73AF-43C9-B24B-75C3A0983896}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="2" max="2" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.81640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.26953125" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7265625" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>45296</v>
       </c>
       <c r="C4" s="7">
         <v>45303</v>
       </c>
       <c r="D4" s="7">
         <v>45310</v>
       </c>
       <c r="E4" s="7">
         <v>45317</v>
       </c>
       <c r="F4" s="7">
         <v>45324</v>
       </c>
       <c r="G4" s="7">
         <v>45331</v>
       </c>
       <c r="H4" s="7">
         <v>45338</v>
       </c>
       <c r="I4" s="7">
@@ -3212,51 +3236,51 @@
       <c r="AT4" s="7">
         <v>45604</v>
       </c>
       <c r="AU4" s="7">
         <v>45611</v>
       </c>
       <c r="AV4" s="7">
         <v>45618</v>
       </c>
       <c r="AW4" s="7">
         <v>45625</v>
       </c>
       <c r="AX4" s="7">
         <v>45632</v>
       </c>
       <c r="AY4" s="7">
         <v>45639</v>
       </c>
       <c r="AZ4" s="7">
         <v>45646</v>
       </c>
       <c r="BA4" s="7">
         <v>45653</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>230</v>
       </c>
       <c r="C5" s="8">
         <v>218</v>
       </c>
       <c r="D5" s="8">
         <v>178</v>
       </c>
       <c r="E5" s="8">
         <v>195</v>
       </c>
       <c r="F5" s="8">
         <v>206</v>
       </c>
       <c r="G5" s="8">
         <v>205</v>
       </c>
       <c r="H5" s="8">
         <v>203</v>
       </c>
       <c r="I5" s="8">
@@ -3373,51 +3397,51 @@
       <c r="AT5" s="8">
         <v>216</v>
       </c>
       <c r="AU5" s="8">
         <v>218</v>
       </c>
       <c r="AV5" s="8">
         <v>215</v>
       </c>
       <c r="AW5" s="8">
         <v>219</v>
       </c>
       <c r="AX5" s="8">
         <v>226</v>
       </c>
       <c r="AY5" s="8">
         <v>229</v>
       </c>
       <c r="AZ5" s="8">
         <v>222</v>
       </c>
       <c r="BA5" s="8">
         <v>212</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.6</v>
       </c>
       <c r="C6" s="5">
         <v>21.1</v>
       </c>
       <c r="D6" s="5">
         <v>17.8</v>
       </c>
       <c r="E6" s="5">
         <v>18.8</v>
       </c>
       <c r="F6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="G6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="H6" s="5">
         <v>19.3</v>
       </c>
       <c r="I6" s="5">
@@ -3534,51 +3558,51 @@
       <c r="AT6" s="5">
         <v>19.5</v>
       </c>
       <c r="AU6" s="5">
         <v>19.2</v>
       </c>
       <c r="AV6" s="5">
         <v>19.100000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>19.7</v>
       </c>
       <c r="AX6" s="5">
         <v>20.6</v>
       </c>
       <c r="AY6" s="5">
         <v>20.6</v>
       </c>
       <c r="AZ6" s="5">
         <v>20</v>
       </c>
       <c r="BA6" s="5">
         <v>19.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>7.12</v>
       </c>
       <c r="C7" s="5">
         <v>7</v>
       </c>
       <c r="D7" s="5">
         <v>9.02</v>
       </c>
       <c r="E7" s="5">
         <v>8.26</v>
       </c>
       <c r="F7" s="5">
         <v>7.68</v>
       </c>
       <c r="G7" s="5">
         <v>7.66</v>
       </c>
       <c r="H7" s="5">
         <v>7.7</v>
       </c>
       <c r="I7" s="5">
@@ -3695,51 +3719,51 @@
       <c r="AT7" s="5">
         <v>6.91</v>
       </c>
       <c r="AU7" s="5">
         <v>6.78</v>
       </c>
       <c r="AV7" s="5">
         <v>6.9</v>
       </c>
       <c r="AW7" s="5">
         <v>6.86</v>
       </c>
       <c r="AX7" s="5">
         <v>6.52</v>
       </c>
       <c r="AY7" s="5">
         <v>6.4</v>
       </c>
       <c r="AZ7" s="5">
         <v>6.67</v>
       </c>
       <c r="BA7" s="5">
         <v>7.49</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>150902</v>
       </c>
       <c r="C8" s="4">
         <v>158659</v>
       </c>
       <c r="D8" s="4">
         <v>167693</v>
       </c>
       <c r="E8" s="4">
         <v>170720</v>
       </c>
       <c r="F8" s="4">
         <v>174844</v>
       </c>
       <c r="G8" s="4">
         <v>177778</v>
       </c>
       <c r="H8" s="4">
         <v>178625</v>
       </c>
       <c r="I8" s="4">
@@ -3856,51 +3880,51 @@
       <c r="AT8" s="4">
         <v>172701</v>
       </c>
       <c r="AU8" s="4">
         <v>172722</v>
       </c>
       <c r="AV8" s="4">
         <v>173447</v>
       </c>
       <c r="AW8" s="4">
         <v>172518</v>
       </c>
       <c r="AX8" s="4">
         <v>158108</v>
       </c>
       <c r="AY8" s="4">
         <v>165496</v>
       </c>
       <c r="AZ8" s="4">
         <v>170032</v>
       </c>
       <c r="BA8" s="4">
         <v>167707</v>
       </c>
     </row>
-    <row r="10" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -3911,281 +3935,281 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:53" x14ac:dyDescent="0.35">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D52A9E87-03AD-46D9-B753-36D0C3F38AEE}">
   <dimension ref="A2:BA8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44932</v>
       </c>
       <c r="C4" s="7">
         <v>44939</v>
       </c>
       <c r="D4" s="7">
         <v>44946</v>
       </c>
       <c r="E4" s="7">
         <v>44953</v>
       </c>
       <c r="F4" s="7">
         <v>44960</v>
       </c>
       <c r="G4" s="7">
         <v>44967</v>
       </c>
       <c r="H4" s="7">
         <v>44974</v>
       </c>
       <c r="I4" s="7">
@@ -4302,51 +4326,51 @@
       <c r="AT4" s="7">
         <v>45240</v>
       </c>
       <c r="AU4" s="7">
         <v>45247</v>
       </c>
       <c r="AV4" s="7">
         <v>45254</v>
       </c>
       <c r="AW4" s="7">
         <v>45261</v>
       </c>
       <c r="AX4" s="7">
         <v>45268</v>
       </c>
       <c r="AY4" s="7">
         <v>45275</v>
       </c>
       <c r="AZ4" s="7">
         <v>45282</v>
       </c>
       <c r="BA4" s="7">
         <v>45289</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>199</v>
       </c>
       <c r="C5" s="8">
         <v>217</v>
       </c>
       <c r="D5" s="8">
         <v>211</v>
       </c>
       <c r="E5" s="8">
         <v>201</v>
       </c>
       <c r="F5" s="8">
         <v>183</v>
       </c>
       <c r="G5" s="8">
         <v>194</v>
       </c>
       <c r="H5" s="8">
         <v>194</v>
       </c>
       <c r="I5" s="8">
@@ -4463,51 +4487,51 @@
       <c r="AT5" s="8">
         <v>215</v>
       </c>
       <c r="AU5" s="8">
         <v>221</v>
       </c>
       <c r="AV5" s="8">
         <v>221</v>
       </c>
       <c r="AW5" s="8">
         <v>222</v>
       </c>
       <c r="AX5" s="8">
         <v>223</v>
       </c>
       <c r="AY5" s="8">
         <v>221</v>
       </c>
       <c r="AZ5" s="8">
         <v>222</v>
       </c>
       <c r="BA5" s="8">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>18</v>
       </c>
       <c r="C6" s="5">
         <v>19.7</v>
       </c>
       <c r="D6" s="5">
         <v>19</v>
       </c>
       <c r="E6" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="F6" s="5">
         <v>16.8</v>
       </c>
       <c r="G6" s="5">
         <v>16.5</v>
       </c>
       <c r="H6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="I6" s="5">
@@ -4624,51 +4648,51 @@
       <c r="AT6" s="5">
         <v>20.100000000000001</v>
       </c>
       <c r="AU6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AV6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AW6" s="5">
         <v>21.2</v>
       </c>
       <c r="AX6" s="5">
         <v>20.7</v>
       </c>
       <c r="AY6" s="5">
         <v>20.5</v>
       </c>
       <c r="AZ6" s="5">
         <v>20.7</v>
       </c>
       <c r="BA6" s="5">
         <v>20.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.1199999999999992</v>
       </c>
       <c r="C7" s="5">
         <v>7.42</v>
       </c>
       <c r="D7" s="5">
         <v>7.84</v>
       </c>
       <c r="E7" s="5">
         <v>8.11</v>
       </c>
       <c r="F7" s="5">
         <v>8.98</v>
       </c>
       <c r="G7" s="5">
         <v>8.4</v>
       </c>
       <c r="H7" s="5">
         <v>8.41</v>
       </c>
       <c r="I7" s="5">
@@ -4785,51 +4809,51 @@
       <c r="AT7" s="5">
         <v>7.51</v>
       </c>
       <c r="AU7" s="5">
         <v>7.36</v>
       </c>
       <c r="AV7" s="5">
         <v>7.4</v>
       </c>
       <c r="AW7" s="5">
         <v>7.2</v>
       </c>
       <c r="AX7" s="5">
         <v>7.26</v>
       </c>
       <c r="AY7" s="5">
         <v>7.38</v>
       </c>
       <c r="AZ7" s="5">
         <v>7.43</v>
       </c>
       <c r="BA7" s="5">
         <v>8.34</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>163784</v>
       </c>
       <c r="C8" s="4">
         <v>165735</v>
       </c>
       <c r="D8" s="4">
         <v>171406</v>
       </c>
       <c r="E8" s="4">
         <v>174180</v>
       </c>
       <c r="F8" s="4">
         <v>179342</v>
       </c>
       <c r="G8" s="4">
         <v>185889</v>
       </c>
       <c r="H8" s="4">
         <v>183840</v>
       </c>
       <c r="I8" s="4">
@@ -4957,65 +4981,65 @@
       </c>
       <c r="AX8" s="4">
         <v>164077</v>
       </c>
       <c r="AY8" s="4">
         <v>168784</v>
       </c>
       <c r="AZ8" s="4">
         <v>166982</v>
       </c>
       <c r="BA8" s="4">
         <v>159209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BE2693F-A15A-4303-BF20-6E735BAC75C6}">
   <dimension ref="A2:BA20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44568</v>
       </c>
       <c r="C4" s="7">
         <v>44575</v>
       </c>
       <c r="D4" s="7">
         <v>44582</v>
       </c>
       <c r="E4" s="7">
         <v>44589</v>
       </c>
       <c r="F4" s="7">
         <v>44596</v>
       </c>
       <c r="G4" s="7">
         <v>44603</v>
       </c>
       <c r="H4" s="7">
         <v>44610</v>
       </c>
       <c r="I4" s="7">
@@ -5132,51 +5156,51 @@
       <c r="AT4" s="7">
         <v>44876</v>
       </c>
       <c r="AU4" s="7">
         <v>44883</v>
       </c>
       <c r="AV4" s="7">
         <v>44890</v>
       </c>
       <c r="AW4" s="7">
         <v>44897</v>
       </c>
       <c r="AX4" s="7">
         <v>44904</v>
       </c>
       <c r="AY4" s="7">
         <v>44911</v>
       </c>
       <c r="AZ4" s="7">
         <v>44918</v>
       </c>
       <c r="BA4" s="7">
         <v>44925</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>196</v>
       </c>
       <c r="C5" s="8">
         <v>208</v>
       </c>
       <c r="D5" s="8">
         <v>212</v>
       </c>
       <c r="E5" s="8">
         <v>210</v>
       </c>
       <c r="F5" s="8">
         <v>203</v>
       </c>
       <c r="G5" s="8">
         <v>208</v>
       </c>
       <c r="H5" s="8">
         <v>204</v>
       </c>
       <c r="I5" s="8">
@@ -5293,51 +5317,51 @@
       <c r="AT5" s="8">
         <v>192</v>
       </c>
       <c r="AU5" s="8">
         <v>188</v>
       </c>
       <c r="AV5" s="8">
         <v>186</v>
       </c>
       <c r="AW5" s="8">
         <v>192</v>
       </c>
       <c r="AX5" s="8">
         <v>202</v>
       </c>
       <c r="AY5" s="8">
         <v>191</v>
       </c>
       <c r="AZ5" s="8">
         <v>181</v>
       </c>
       <c r="BA5" s="8">
         <v>158</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="C6" s="5">
         <v>18.2</v>
       </c>
       <c r="D6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>17.8</v>
       </c>
       <c r="G6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="H6" s="5">
         <v>17.899999999999999</v>
       </c>
       <c r="I6" s="5">
@@ -5454,51 +5478,51 @@
       <c r="AT6" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="AU6" s="5">
         <v>16.600000000000001</v>
       </c>
       <c r="AV6" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="AW6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="AX6" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="AY6" s="5">
         <v>18</v>
       </c>
       <c r="AZ6" s="5">
         <v>16.7</v>
       </c>
       <c r="BA6" s="5">
         <v>14.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.69</v>
       </c>
       <c r="C7" s="5">
         <v>7.94</v>
       </c>
       <c r="D7" s="5">
         <v>7.87</v>
       </c>
       <c r="E7" s="5">
         <v>8.01</v>
       </c>
       <c r="F7" s="5">
         <v>8.3800000000000008</v>
       </c>
       <c r="G7" s="5">
         <v>7.99</v>
       </c>
       <c r="H7" s="5">
         <v>8.2200000000000006</v>
       </c>
       <c r="I7" s="5">
@@ -5615,51 +5639,51 @@
       <c r="AT7" s="5">
         <v>8.3699999999999992</v>
       </c>
       <c r="AU7" s="5">
         <v>8.65</v>
       </c>
       <c r="AV7" s="5">
         <v>8.7200000000000006</v>
       </c>
       <c r="AW7" s="5">
         <v>8.15</v>
       </c>
       <c r="AX7" s="5">
         <v>8.0399999999999991</v>
       </c>
       <c r="AY7" s="5">
         <v>8.4700000000000006</v>
       </c>
       <c r="AZ7" s="5">
         <v>9.11</v>
       </c>
       <c r="BA7" s="5">
         <v>10.56</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>157863</v>
       </c>
       <c r="C8" s="4">
         <v>168475</v>
       </c>
       <c r="D8" s="4">
         <v>171993</v>
       </c>
       <c r="E8" s="4">
         <v>173390</v>
       </c>
       <c r="F8" s="4">
         <v>174819</v>
       </c>
       <c r="G8" s="4">
         <v>174996</v>
       </c>
       <c r="H8" s="4">
         <v>180187</v>
       </c>
       <c r="I8" s="4">
@@ -5776,79 +5800,79 @@
       <c r="AT8" s="4">
         <v>190460</v>
       </c>
       <c r="AU8" s="4">
         <v>190960</v>
       </c>
       <c r="AV8" s="4">
         <v>193459</v>
       </c>
       <c r="AW8" s="4">
         <v>179345</v>
       </c>
       <c r="AX8" s="4">
         <v>181739</v>
       </c>
       <c r="AY8" s="4">
         <v>181390</v>
       </c>
       <c r="AZ8" s="4">
         <v>183367</v>
       </c>
       <c r="BA8" s="4">
         <v>174243</v>
       </c>
     </row>
-    <row r="20" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C20" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BA20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44204</v>
       </c>
       <c r="C4" s="7">
         <v>44211</v>
       </c>
       <c r="D4" s="7">
         <v>44218</v>
       </c>
       <c r="E4" s="7">
         <v>44225</v>
       </c>
       <c r="F4" s="7">
         <v>44232</v>
       </c>
       <c r="G4" s="7">
         <v>44239</v>
       </c>
       <c r="H4" s="7">
         <v>44246</v>
       </c>
       <c r="I4" s="7">
@@ -5965,51 +5989,51 @@
       <c r="AT4" s="7">
         <v>44512</v>
       </c>
       <c r="AU4" s="7">
         <v>44519</v>
       </c>
       <c r="AV4" s="7">
         <v>44526</v>
       </c>
       <c r="AW4" s="7">
         <v>44533</v>
       </c>
       <c r="AX4" s="7">
         <v>44540</v>
       </c>
       <c r="AY4" s="7">
         <v>44547</v>
       </c>
       <c r="AZ4" s="7">
         <v>44554</v>
       </c>
       <c r="BA4" s="7">
         <v>44561</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>223</v>
       </c>
       <c r="C5" s="8">
         <v>223</v>
       </c>
       <c r="D5" s="8">
         <v>223</v>
       </c>
       <c r="E5" s="8">
         <v>218</v>
       </c>
       <c r="F5" s="8">
         <v>214</v>
       </c>
       <c r="G5" s="8">
         <v>195</v>
       </c>
       <c r="H5" s="8">
         <v>161</v>
       </c>
       <c r="I5" s="8">
@@ -6126,51 +6150,51 @@
       <c r="AT5" s="8">
         <v>197</v>
       </c>
       <c r="AU5" s="8">
         <v>190</v>
       </c>
       <c r="AV5" s="8">
         <v>193</v>
       </c>
       <c r="AW5" s="8">
         <v>203</v>
       </c>
       <c r="AX5" s="8">
         <v>207</v>
       </c>
       <c r="AY5" s="8">
         <v>194</v>
       </c>
       <c r="AZ5" s="8">
         <v>200</v>
       </c>
       <c r="BA5" s="8">
         <v>182</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.2</v>
       </c>
       <c r="C6" s="5">
         <v>20.2</v>
       </c>
       <c r="D6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>19.2</v>
       </c>
       <c r="G6" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="H6" s="5">
         <v>15.6</v>
       </c>
       <c r="I6" s="5">
@@ -6287,51 +6311,51 @@
       <c r="AT6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="AU6" s="5">
         <v>16.7</v>
       </c>
       <c r="AV6" s="5">
         <v>17.100000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="AX6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="AY6" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="AZ6" s="5">
         <v>17.7</v>
       </c>
       <c r="BA6" s="5">
         <v>16.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>7.33</v>
       </c>
       <c r="C7" s="5">
         <v>7.35</v>
       </c>
       <c r="D7" s="5">
         <v>7.36</v>
       </c>
       <c r="E7" s="5">
         <v>7.63</v>
       </c>
       <c r="F7" s="5">
         <v>7.83</v>
       </c>
       <c r="G7" s="5">
         <v>8.76</v>
       </c>
       <c r="H7" s="5">
         <v>10.92</v>
       </c>
       <c r="I7" s="5">
@@ -6448,51 +6472,51 @@
       <c r="AT7" s="5">
         <v>8.52</v>
       </c>
       <c r="AU7" s="5">
         <v>8.69</v>
       </c>
       <c r="AV7" s="5">
         <v>8.94</v>
       </c>
       <c r="AW7" s="5">
         <v>8.2200000000000006</v>
       </c>
       <c r="AX7" s="5">
         <v>8.24</v>
       </c>
       <c r="AY7" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ7" s="5">
         <v>8.5399999999999991</v>
       </c>
       <c r="BA7" s="5">
         <v>9.25</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>136178</v>
       </c>
       <c r="C8" s="4">
         <v>150401</v>
       </c>
       <c r="D8" s="4">
         <v>156332</v>
       </c>
       <c r="E8" s="4">
         <v>158545</v>
       </c>
       <c r="F8" s="4">
         <v>163078</v>
       </c>
       <c r="G8" s="4">
         <v>167812</v>
       </c>
       <c r="H8" s="4">
         <v>167948</v>
       </c>
       <c r="I8" s="4">
@@ -6609,79 +6633,79 @@
       <c r="AT8" s="4">
         <v>183378</v>
       </c>
       <c r="AU8" s="4">
         <v>184997</v>
       </c>
       <c r="AV8" s="4">
         <v>186384</v>
       </c>
       <c r="AW8" s="4">
         <v>170038</v>
       </c>
       <c r="AX8" s="4">
         <v>178122</v>
       </c>
       <c r="AY8" s="4">
         <v>180407</v>
       </c>
       <c r="AZ8" s="4">
         <v>179405</v>
       </c>
       <c r="BA8" s="4">
         <v>166431</v>
       </c>
     </row>
-    <row r="20" spans="3:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="3:3" x14ac:dyDescent="0.35">
       <c r="C20" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:BB10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:54" ht="20" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="4" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>43833</v>
       </c>
       <c r="C4" s="7">
         <v>43840</v>
       </c>
       <c r="D4" s="7">
         <v>43847</v>
       </c>
       <c r="E4" s="7">
         <v>43854</v>
       </c>
       <c r="F4" s="7">
         <v>43861</v>
       </c>
       <c r="G4" s="7">
         <v>43868</v>
       </c>
       <c r="H4" s="7">
         <v>43875</v>
       </c>
       <c r="I4" s="7">
@@ -6801,51 +6825,51 @@
       <c r="AU4" s="7">
         <v>44148</v>
       </c>
       <c r="AV4" s="7">
         <v>44155</v>
       </c>
       <c r="AW4" s="7">
         <v>44162</v>
       </c>
       <c r="AX4" s="7">
         <v>44169</v>
       </c>
       <c r="AY4" s="7">
         <v>44176</v>
       </c>
       <c r="AZ4" s="7">
         <v>44183</v>
       </c>
       <c r="BA4" s="7">
         <v>44190</v>
       </c>
       <c r="BB4" s="7">
         <v>44197</v>
       </c>
     </row>
-    <row r="5" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3">
         <v>210</v>
       </c>
       <c r="C5" s="3">
         <v>226</v>
       </c>
       <c r="D5" s="3">
         <v>216</v>
       </c>
       <c r="E5" s="3">
         <v>207</v>
       </c>
       <c r="F5" s="3">
         <v>210</v>
       </c>
       <c r="G5" s="3">
         <v>209</v>
       </c>
       <c r="H5" s="3">
         <v>201</v>
       </c>
       <c r="I5" s="3">
@@ -6965,51 +6989,51 @@
       <c r="AU5" s="3">
         <v>223</v>
       </c>
       <c r="AV5" s="3">
         <v>221</v>
       </c>
       <c r="AW5" s="3">
         <v>228</v>
       </c>
       <c r="AX5" s="3">
         <v>227</v>
       </c>
       <c r="AY5" s="3">
         <v>231</v>
       </c>
       <c r="AZ5" s="3">
         <v>221</v>
       </c>
       <c r="BA5" s="3">
         <v>224</v>
       </c>
       <c r="BB5" s="3">
         <v>201</v>
       </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>20.5</v>
       </c>
       <c r="C6" s="5">
         <v>22.4</v>
       </c>
       <c r="D6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>20</v>
       </c>
       <c r="G6" s="5">
         <v>19.5</v>
       </c>
       <c r="H6" s="5">
         <v>18.8</v>
       </c>
       <c r="I6" s="5">
@@ -7129,51 +7153,51 @@
       <c r="AU6" s="5">
         <v>19.8</v>
       </c>
       <c r="AV6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="AX6" s="5">
         <v>20.8</v>
       </c>
       <c r="AY6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AZ6" s="5">
         <v>19.7</v>
       </c>
       <c r="BA6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="BB6" s="5">
         <v>20.399999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.0399999999999991</v>
       </c>
       <c r="C7" s="5">
         <v>7.18</v>
       </c>
       <c r="D7" s="5">
         <v>7.83</v>
       </c>
       <c r="E7" s="5">
         <v>8.11</v>
       </c>
       <c r="F7" s="5">
         <v>8.0500000000000007</v>
       </c>
       <c r="G7" s="5">
         <v>8.15</v>
       </c>
       <c r="H7" s="5">
         <v>8.44</v>
       </c>
       <c r="I7" s="5">
@@ -7293,51 +7317,51 @@
       <c r="AU7" s="5">
         <v>7.37</v>
       </c>
       <c r="AV7" s="5">
         <v>7.41</v>
       </c>
       <c r="AW7" s="5">
         <v>7.36</v>
       </c>
       <c r="AX7" s="5">
         <v>7.23</v>
       </c>
       <c r="AY7" s="5">
         <v>7.17</v>
       </c>
       <c r="AZ7" s="5">
         <v>7.49</v>
       </c>
       <c r="BA7" s="5">
         <v>7.56</v>
       </c>
       <c r="BB7" s="5">
         <v>8.4700000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>145181</v>
       </c>
       <c r="C8" s="4">
         <v>141326</v>
       </c>
       <c r="D8" s="4">
         <v>154797</v>
       </c>
       <c r="E8" s="4">
         <v>157828</v>
       </c>
       <c r="F8" s="4">
         <v>160500</v>
       </c>
       <c r="G8" s="4">
         <v>165982</v>
       </c>
       <c r="H8" s="4">
         <v>167183</v>
       </c>
       <c r="I8" s="4">
@@ -7457,51 +7481,51 @@
       <c r="AU8" s="4">
         <v>155411</v>
       </c>
       <c r="AV8" s="4">
         <v>157035</v>
       </c>
       <c r="AW8" s="4">
         <v>156842</v>
       </c>
       <c r="AX8" s="4">
         <v>146402</v>
       </c>
       <c r="AY8" s="4">
         <v>155167</v>
       </c>
       <c r="AZ8" s="4">
         <v>158111</v>
       </c>
       <c r="BA8" s="4">
         <v>158342</v>
       </c>
       <c r="BB8" s="4">
         <v>144122</v>
       </c>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>