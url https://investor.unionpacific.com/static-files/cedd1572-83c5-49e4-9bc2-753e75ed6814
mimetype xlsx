--- v2 (2026-06-22)
+++ v3 (2026-07-16)
@@ -8,56 +8,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://notified-my.sharepoint.com/personal/heather_sinclair_notified_com/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31253FD0-4779-434A-A54D-F4BE8B57F9E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{817C7A2B-A071-4F62-B8F4-A646018A29B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2540" yWindow="2540" windowWidth="14400" windowHeight="7270" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1018,91 +1018,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="W24" sqref="W24"/>
+      <selection activeCell="W17" sqref="W17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>46031</v>
       </c>
       <c r="C4" s="7">
         <v>46038</v>
       </c>
       <c r="D4" s="7">
         <v>46045</v>
       </c>
       <c r="E4" s="7">
         <v>46052</v>
       </c>
       <c r="F4" s="7">
         <v>46059</v>
       </c>
       <c r="G4" s="7">
         <v>46066</v>
       </c>
       <c r="H4" s="7">
         <v>46073</v>
       </c>
       <c r="I4" s="7">
@@ -1219,51 +1219,51 @@
       <c r="AT4" s="7">
         <v>46339</v>
       </c>
       <c r="AU4" s="7">
         <v>46346</v>
       </c>
       <c r="AV4" s="7">
         <v>46353</v>
       </c>
       <c r="AW4" s="7">
         <v>46360</v>
       </c>
       <c r="AX4" s="7">
         <v>46367</v>
       </c>
       <c r="AY4" s="7">
         <v>46374</v>
       </c>
       <c r="AZ4" s="7">
         <v>46381</v>
       </c>
       <c r="BA4" s="7">
         <v>46388</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>251</v>
       </c>
       <c r="C5" s="8">
         <v>246</v>
       </c>
       <c r="D5" s="8">
         <v>241</v>
       </c>
       <c r="E5" s="8">
         <v>220</v>
       </c>
       <c r="F5" s="8">
         <v>239</v>
       </c>
       <c r="G5" s="8">
         <v>241</v>
       </c>
       <c r="H5" s="8">
         <v>240</v>
       </c>
       <c r="I5" s="8">
@@ -1292,81 +1292,89 @@
       </c>
       <c r="Q5" s="8">
         <v>225</v>
       </c>
       <c r="R5" s="8">
         <v>228</v>
       </c>
       <c r="S5" s="8">
         <v>231</v>
       </c>
       <c r="T5" s="8">
         <v>232</v>
       </c>
       <c r="U5" s="8">
         <v>231</v>
       </c>
       <c r="V5" s="8">
         <v>235</v>
       </c>
       <c r="W5" s="8">
         <v>233</v>
       </c>
       <c r="X5" s="8">
         <v>230</v>
       </c>
-      <c r="Y5" s="8"/>
-[...2 lines deleted...]
-      <c r="AB5" s="8"/>
+      <c r="Y5" s="8">
+        <v>231</v>
+      </c>
+      <c r="Z5" s="8">
+        <v>231</v>
+      </c>
+      <c r="AA5" s="8">
+        <v>232</v>
+      </c>
+      <c r="AB5" s="8">
+        <v>231</v>
+      </c>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>23</v>
       </c>
       <c r="C6" s="5">
         <v>22</v>
       </c>
       <c r="D6" s="5">
         <v>21.5</v>
       </c>
       <c r="E6" s="5">
         <v>19.8</v>
       </c>
       <c r="F6" s="5">
         <v>21</v>
       </c>
       <c r="G6" s="5">
         <v>21.5</v>
       </c>
       <c r="H6" s="5">
         <v>21.3</v>
       </c>
       <c r="I6" s="5">
@@ -1395,81 +1403,89 @@
       </c>
       <c r="Q6" s="5">
         <v>20.8</v>
       </c>
       <c r="R6" s="5">
         <v>20.6</v>
       </c>
       <c r="S6" s="5">
         <v>20.9</v>
       </c>
       <c r="T6" s="5">
         <v>20.7</v>
       </c>
       <c r="U6" s="5">
         <v>20.7</v>
       </c>
       <c r="V6" s="5">
         <v>21</v>
       </c>
       <c r="W6" s="5">
         <v>20.5</v>
       </c>
       <c r="X6" s="5">
         <v>20.2</v>
       </c>
-      <c r="Y6" s="5"/>
-[...2 lines deleted...]
-      <c r="AB6" s="5"/>
+      <c r="Y6" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>20.5</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>20.6</v>
+      </c>
+      <c r="AB6" s="5">
+        <v>20</v>
+      </c>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>5.52</v>
       </c>
       <c r="C7" s="5">
         <v>5.76</v>
       </c>
       <c r="D7" s="5">
         <v>6.01</v>
       </c>
       <c r="E7" s="5">
         <v>6.68</v>
       </c>
       <c r="F7" s="5">
         <v>6.01</v>
       </c>
       <c r="G7" s="5">
         <v>5.96</v>
       </c>
       <c r="H7" s="5">
         <v>5.92</v>
       </c>
       <c r="I7" s="5">
@@ -1498,81 +1514,89 @@
       </c>
       <c r="Q7" s="5">
         <v>6.29</v>
       </c>
       <c r="R7" s="5">
         <v>6.45</v>
       </c>
       <c r="S7" s="5">
         <v>6.42</v>
       </c>
       <c r="T7" s="5">
         <v>6.29</v>
       </c>
       <c r="U7" s="5">
         <v>6.38</v>
       </c>
       <c r="V7" s="5">
         <v>6.33</v>
       </c>
       <c r="W7" s="5">
         <v>6.29</v>
       </c>
       <c r="X7" s="5">
         <v>6.34</v>
       </c>
-      <c r="Y7" s="5"/>
-[...2 lines deleted...]
-      <c r="AB7" s="5"/>
+      <c r="Y7" s="5">
+        <v>6.34</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="AB7" s="5">
+        <v>6.4</v>
+      </c>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>136177</v>
       </c>
       <c r="C8" s="4">
         <v>151251</v>
       </c>
       <c r="D8" s="4">
         <v>153207</v>
       </c>
       <c r="E8" s="4">
         <v>154128</v>
       </c>
       <c r="F8" s="4">
         <v>157490</v>
       </c>
       <c r="G8" s="4">
         <v>156220</v>
       </c>
       <c r="H8" s="4">
         <v>156939</v>
       </c>
       <c r="I8" s="4">
@@ -1601,81 +1625,89 @@
       </c>
       <c r="Q8" s="4">
         <v>163125</v>
       </c>
       <c r="R8" s="4">
         <v>163634</v>
       </c>
       <c r="S8" s="4">
         <v>164555</v>
       </c>
       <c r="T8" s="4">
         <v>163349</v>
       </c>
       <c r="U8" s="4">
         <v>163621</v>
       </c>
       <c r="V8" s="4">
         <v>158835</v>
       </c>
       <c r="W8" s="4">
         <v>162112</v>
       </c>
       <c r="X8" s="4">
         <v>165707</v>
       </c>
-      <c r="Y8" s="4"/>
-[...2 lines deleted...]
-      <c r="AB8" s="4"/>
+      <c r="Y8" s="4">
+        <v>167901</v>
+      </c>
+      <c r="Z8" s="4">
+        <v>166826</v>
+      </c>
+      <c r="AA8" s="4">
+        <v>168486</v>
+      </c>
+      <c r="AB8" s="4">
+        <v>161804</v>
+      </c>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
-    <row r="10" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -1686,309 +1718,309 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3A80370-98B8-4392-AD6D-C4E37693A1E4}">
   <dimension ref="A2:BB65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="BB24" sqref="BB24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:54" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>45660</v>
       </c>
       <c r="C4" s="7">
         <v>45667</v>
       </c>
       <c r="D4" s="7">
         <v>45674</v>
       </c>
       <c r="E4" s="7">
         <v>45681</v>
       </c>
       <c r="F4" s="7">
         <v>45688</v>
       </c>
       <c r="G4" s="7">
         <v>45695</v>
       </c>
       <c r="H4" s="7">
         <v>45702</v>
       </c>
       <c r="I4" s="7">
@@ -2108,51 +2140,51 @@
       <c r="AU4" s="7">
         <v>45975</v>
       </c>
       <c r="AV4" s="7">
         <v>45982</v>
       </c>
       <c r="AW4" s="7">
         <v>45989</v>
       </c>
       <c r="AX4" s="7">
         <v>45996</v>
       </c>
       <c r="AY4" s="7">
         <v>46003</v>
       </c>
       <c r="AZ4" s="7">
         <v>46010</v>
       </c>
       <c r="BA4" s="7">
         <v>46017</v>
       </c>
       <c r="BB4" s="7">
         <v>46024</v>
       </c>
     </row>
-    <row r="5" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>225</v>
       </c>
       <c r="C5" s="8">
         <v>221</v>
       </c>
       <c r="D5" s="8">
         <v>226</v>
       </c>
       <c r="E5" s="8">
         <v>212</v>
       </c>
       <c r="F5" s="8">
         <v>223</v>
       </c>
       <c r="G5" s="8">
         <v>223</v>
       </c>
       <c r="H5" s="8">
         <v>207</v>
       </c>
       <c r="I5" s="8">
@@ -2272,51 +2304,51 @@
       <c r="AU5" s="8">
         <v>238</v>
       </c>
       <c r="AV5" s="8">
         <v>239</v>
       </c>
       <c r="AW5" s="8">
         <v>245</v>
       </c>
       <c r="AX5" s="8">
         <v>239</v>
       </c>
       <c r="AY5" s="8">
         <v>244</v>
       </c>
       <c r="AZ5" s="8">
         <v>237</v>
       </c>
       <c r="BA5" s="8">
         <v>236</v>
       </c>
       <c r="BB5" s="8">
         <v>239</v>
       </c>
     </row>
-    <row r="6" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.1</v>
       </c>
       <c r="C6" s="5">
         <v>20.7</v>
       </c>
       <c r="D6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.3</v>
       </c>
       <c r="F6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="G6" s="5">
         <v>19.8</v>
       </c>
       <c r="H6" s="5">
         <v>18.7</v>
       </c>
       <c r="I6" s="5">
@@ -2436,51 +2468,51 @@
       <c r="AU6" s="5">
         <v>21.4</v>
       </c>
       <c r="AV6" s="5">
         <v>21.4</v>
       </c>
       <c r="AW6" s="5">
         <v>21.4</v>
       </c>
       <c r="AX6" s="5">
         <v>21.8</v>
       </c>
       <c r="AY6" s="5">
         <v>21.5</v>
       </c>
       <c r="AZ6" s="5">
         <v>21.2</v>
       </c>
       <c r="BA6" s="5">
         <v>21.8</v>
       </c>
       <c r="BB6" s="5">
         <v>22.3</v>
       </c>
     </row>
-    <row r="7" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>6.54</v>
       </c>
       <c r="C7" s="5">
         <v>6.59</v>
       </c>
       <c r="D7" s="5">
         <v>6.5</v>
       </c>
       <c r="E7" s="5">
         <v>7.17</v>
       </c>
       <c r="F7" s="5">
         <v>6.62</v>
       </c>
       <c r="G7" s="5">
         <v>6.68</v>
       </c>
       <c r="H7" s="5">
         <v>7.22</v>
       </c>
       <c r="I7" s="5">
@@ -2600,51 +2632,51 @@
       <c r="AU7" s="5">
         <v>6.04</v>
       </c>
       <c r="AV7" s="5">
         <v>6.07</v>
       </c>
       <c r="AW7" s="5">
         <v>6.05</v>
       </c>
       <c r="AX7" s="5">
         <v>5.99</v>
       </c>
       <c r="AY7" s="5">
         <v>5.93</v>
       </c>
       <c r="AZ7" s="5">
         <v>6.11</v>
       </c>
       <c r="BA7" s="5">
         <v>6.51</v>
       </c>
       <c r="BB7" s="5">
         <v>6.02</v>
       </c>
     </row>
-    <row r="8" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>153292</v>
       </c>
       <c r="C8" s="4">
         <v>152602</v>
       </c>
       <c r="D8" s="4">
         <v>163045</v>
       </c>
       <c r="E8" s="4">
         <v>168664</v>
       </c>
       <c r="F8" s="4">
         <v>171057</v>
       </c>
       <c r="G8" s="4">
         <v>173232</v>
       </c>
       <c r="H8" s="4">
         <v>173060</v>
       </c>
       <c r="I8" s="4">
@@ -2764,51 +2796,51 @@
       <c r="AU8" s="4">
         <v>155121</v>
       </c>
       <c r="AV8" s="4">
         <v>153985</v>
       </c>
       <c r="AW8" s="4">
         <v>155083</v>
       </c>
       <c r="AX8" s="4">
         <v>144088</v>
       </c>
       <c r="AY8" s="4">
         <v>154474</v>
       </c>
       <c r="AZ8" s="4">
         <v>155537</v>
       </c>
       <c r="BA8" s="4">
         <v>155103</v>
       </c>
       <c r="BB8" s="4">
         <v>140419</v>
       </c>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -2819,307 +2851,307 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:54" x14ac:dyDescent="0.25">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:54" x14ac:dyDescent="0.25">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:54" x14ac:dyDescent="0.25">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFEC0665-73AF-43C9-B24B-75C3A0983896}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="51" max="53" width="10.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
+    <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="45" max="46" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="47" max="49" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="51" max="53" width="10.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="9"/>
     </row>
-    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>45296</v>
       </c>
       <c r="C4" s="7">
         <v>45303</v>
       </c>
       <c r="D4" s="7">
         <v>45310</v>
       </c>
       <c r="E4" s="7">
         <v>45317</v>
       </c>
       <c r="F4" s="7">
         <v>45324</v>
       </c>
       <c r="G4" s="7">
         <v>45331</v>
       </c>
       <c r="H4" s="7">
         <v>45338</v>
       </c>
       <c r="I4" s="7">
@@ -3236,51 +3268,51 @@
       <c r="AT4" s="7">
         <v>45604</v>
       </c>
       <c r="AU4" s="7">
         <v>45611</v>
       </c>
       <c r="AV4" s="7">
         <v>45618</v>
       </c>
       <c r="AW4" s="7">
         <v>45625</v>
       </c>
       <c r="AX4" s="7">
         <v>45632</v>
       </c>
       <c r="AY4" s="7">
         <v>45639</v>
       </c>
       <c r="AZ4" s="7">
         <v>45646</v>
       </c>
       <c r="BA4" s="7">
         <v>45653</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>230</v>
       </c>
       <c r="C5" s="8">
         <v>218</v>
       </c>
       <c r="D5" s="8">
         <v>178</v>
       </c>
       <c r="E5" s="8">
         <v>195</v>
       </c>
       <c r="F5" s="8">
         <v>206</v>
       </c>
       <c r="G5" s="8">
         <v>205</v>
       </c>
       <c r="H5" s="8">
         <v>203</v>
       </c>
       <c r="I5" s="8">
@@ -3397,51 +3429,51 @@
       <c r="AT5" s="8">
         <v>216</v>
       </c>
       <c r="AU5" s="8">
         <v>218</v>
       </c>
       <c r="AV5" s="8">
         <v>215</v>
       </c>
       <c r="AW5" s="8">
         <v>219</v>
       </c>
       <c r="AX5" s="8">
         <v>226</v>
       </c>
       <c r="AY5" s="8">
         <v>229</v>
       </c>
       <c r="AZ5" s="8">
         <v>222</v>
       </c>
       <c r="BA5" s="8">
         <v>212</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.6</v>
       </c>
       <c r="C6" s="5">
         <v>21.1</v>
       </c>
       <c r="D6" s="5">
         <v>17.8</v>
       </c>
       <c r="E6" s="5">
         <v>18.8</v>
       </c>
       <c r="F6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="G6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="H6" s="5">
         <v>19.3</v>
       </c>
       <c r="I6" s="5">
@@ -3558,51 +3590,51 @@
       <c r="AT6" s="5">
         <v>19.5</v>
       </c>
       <c r="AU6" s="5">
         <v>19.2</v>
       </c>
       <c r="AV6" s="5">
         <v>19.100000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>19.7</v>
       </c>
       <c r="AX6" s="5">
         <v>20.6</v>
       </c>
       <c r="AY6" s="5">
         <v>20.6</v>
       </c>
       <c r="AZ6" s="5">
         <v>20</v>
       </c>
       <c r="BA6" s="5">
         <v>19.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>7.12</v>
       </c>
       <c r="C7" s="5">
         <v>7</v>
       </c>
       <c r="D7" s="5">
         <v>9.02</v>
       </c>
       <c r="E7" s="5">
         <v>8.26</v>
       </c>
       <c r="F7" s="5">
         <v>7.68</v>
       </c>
       <c r="G7" s="5">
         <v>7.66</v>
       </c>
       <c r="H7" s="5">
         <v>7.7</v>
       </c>
       <c r="I7" s="5">
@@ -3719,51 +3751,51 @@
       <c r="AT7" s="5">
         <v>6.91</v>
       </c>
       <c r="AU7" s="5">
         <v>6.78</v>
       </c>
       <c r="AV7" s="5">
         <v>6.9</v>
       </c>
       <c r="AW7" s="5">
         <v>6.86</v>
       </c>
       <c r="AX7" s="5">
         <v>6.52</v>
       </c>
       <c r="AY7" s="5">
         <v>6.4</v>
       </c>
       <c r="AZ7" s="5">
         <v>6.67</v>
       </c>
       <c r="BA7" s="5">
         <v>7.49</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>150902</v>
       </c>
       <c r="C8" s="4">
         <v>158659</v>
       </c>
       <c r="D8" s="4">
         <v>167693</v>
       </c>
       <c r="E8" s="4">
         <v>170720</v>
       </c>
       <c r="F8" s="4">
         <v>174844</v>
       </c>
       <c r="G8" s="4">
         <v>177778</v>
       </c>
       <c r="H8" s="4">
         <v>178625</v>
       </c>
       <c r="I8" s="4">
@@ -3880,51 +3912,51 @@
       <c r="AT8" s="4">
         <v>172701</v>
       </c>
       <c r="AU8" s="4">
         <v>172722</v>
       </c>
       <c r="AV8" s="4">
         <v>173447</v>
       </c>
       <c r="AW8" s="4">
         <v>172518</v>
       </c>
       <c r="AX8" s="4">
         <v>158108</v>
       </c>
       <c r="AY8" s="4">
         <v>165496</v>
       </c>
       <c r="AZ8" s="4">
         <v>170032</v>
       </c>
       <c r="BA8" s="4">
         <v>167707</v>
       </c>
     </row>
-    <row r="10" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
       <c r="S10" s="9"/>
       <c r="T10" s="9"/>
       <c r="U10" s="9"/>
       <c r="V10" s="9"/>
       <c r="W10" s="9"/>
       <c r="X10" s="9"/>
       <c r="Y10" s="9"/>
@@ -3935,281 +3967,281 @@
       <c r="AD10" s="9"/>
       <c r="AE10" s="9"/>
       <c r="AF10" s="9"/>
       <c r="AG10" s="9"/>
       <c r="AH10" s="9"/>
       <c r="AI10" s="9"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="9"/>
       <c r="AL10" s="9"/>
       <c r="AM10" s="9"/>
       <c r="AN10" s="9"/>
       <c r="AO10" s="9"/>
       <c r="AP10" s="9"/>
       <c r="AQ10" s="9"/>
       <c r="AR10" s="9"/>
       <c r="AS10" s="9"/>
       <c r="AT10" s="9"/>
       <c r="AU10" s="9"/>
       <c r="AV10" s="9"/>
       <c r="AW10" s="9"/>
       <c r="AX10" s="9"/>
       <c r="AY10" s="9"/>
       <c r="AZ10" s="9"/>
       <c r="BA10" s="9"/>
     </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
     </row>
-    <row r="15" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
     </row>
-    <row r="16" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:53" x14ac:dyDescent="0.25">
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
     </row>
-    <row r="17" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="17" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
     </row>
-    <row r="18" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="18" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
     </row>
-    <row r="19" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="19" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
     </row>
-    <row r="20" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="20" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
     </row>
-    <row r="21" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="21" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
     </row>
-    <row r="22" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="22" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
     </row>
-    <row r="23" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="23" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
     </row>
-    <row r="24" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="24" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
     </row>
-    <row r="25" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="25" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
     </row>
-    <row r="26" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="26" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
     </row>
-    <row r="27" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="27" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
     </row>
-    <row r="28" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="28" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
     </row>
-    <row r="29" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="29" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
     </row>
-    <row r="30" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="30" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
     </row>
-    <row r="31" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="31" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
     </row>
-    <row r="32" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="32" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
     </row>
-    <row r="48" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="48" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
     </row>
-    <row r="49" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="49" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
     </row>
-    <row r="50" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="50" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
     </row>
-    <row r="51" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="51" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
     </row>
-    <row r="52" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="52" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
     </row>
-    <row r="53" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="53" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
     </row>
-    <row r="54" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="54" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
     </row>
-    <row r="55" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="55" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
     </row>
-    <row r="56" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="56" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
     </row>
-    <row r="57" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="57" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
     </row>
-    <row r="58" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="58" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
     </row>
-    <row r="59" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="59" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
     </row>
-    <row r="60" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="60" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
     </row>
-    <row r="61" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="61" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
     </row>
-    <row r="62" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="62" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
     </row>
-    <row r="63" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="63" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
     </row>
-    <row r="64" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="64" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
     </row>
-    <row r="65" spans="4:5" x14ac:dyDescent="0.35">
+    <row r="65" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D52A9E87-03AD-46D9-B753-36D0C3F38AEE}">
   <dimension ref="A2:BA8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44932</v>
       </c>
       <c r="C4" s="7">
         <v>44939</v>
       </c>
       <c r="D4" s="7">
         <v>44946</v>
       </c>
       <c r="E4" s="7">
         <v>44953</v>
       </c>
       <c r="F4" s="7">
         <v>44960</v>
       </c>
       <c r="G4" s="7">
         <v>44967</v>
       </c>
       <c r="H4" s="7">
         <v>44974</v>
       </c>
       <c r="I4" s="7">
@@ -4326,51 +4358,51 @@
       <c r="AT4" s="7">
         <v>45240</v>
       </c>
       <c r="AU4" s="7">
         <v>45247</v>
       </c>
       <c r="AV4" s="7">
         <v>45254</v>
       </c>
       <c r="AW4" s="7">
         <v>45261</v>
       </c>
       <c r="AX4" s="7">
         <v>45268</v>
       </c>
       <c r="AY4" s="7">
         <v>45275</v>
       </c>
       <c r="AZ4" s="7">
         <v>45282</v>
       </c>
       <c r="BA4" s="7">
         <v>45289</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>199</v>
       </c>
       <c r="C5" s="8">
         <v>217</v>
       </c>
       <c r="D5" s="8">
         <v>211</v>
       </c>
       <c r="E5" s="8">
         <v>201</v>
       </c>
       <c r="F5" s="8">
         <v>183</v>
       </c>
       <c r="G5" s="8">
         <v>194</v>
       </c>
       <c r="H5" s="8">
         <v>194</v>
       </c>
       <c r="I5" s="8">
@@ -4487,51 +4519,51 @@
       <c r="AT5" s="8">
         <v>215</v>
       </c>
       <c r="AU5" s="8">
         <v>221</v>
       </c>
       <c r="AV5" s="8">
         <v>221</v>
       </c>
       <c r="AW5" s="8">
         <v>222</v>
       </c>
       <c r="AX5" s="8">
         <v>223</v>
       </c>
       <c r="AY5" s="8">
         <v>221</v>
       </c>
       <c r="AZ5" s="8">
         <v>222</v>
       </c>
       <c r="BA5" s="8">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>18</v>
       </c>
       <c r="C6" s="5">
         <v>19.7</v>
       </c>
       <c r="D6" s="5">
         <v>19</v>
       </c>
       <c r="E6" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="F6" s="5">
         <v>16.8</v>
       </c>
       <c r="G6" s="5">
         <v>16.5</v>
       </c>
       <c r="H6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="I6" s="5">
@@ -4648,51 +4680,51 @@
       <c r="AT6" s="5">
         <v>20.100000000000001</v>
       </c>
       <c r="AU6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AV6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AW6" s="5">
         <v>21.2</v>
       </c>
       <c r="AX6" s="5">
         <v>20.7</v>
       </c>
       <c r="AY6" s="5">
         <v>20.5</v>
       </c>
       <c r="AZ6" s="5">
         <v>20.7</v>
       </c>
       <c r="BA6" s="5">
         <v>20.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.1199999999999992</v>
       </c>
       <c r="C7" s="5">
         <v>7.42</v>
       </c>
       <c r="D7" s="5">
         <v>7.84</v>
       </c>
       <c r="E7" s="5">
         <v>8.11</v>
       </c>
       <c r="F7" s="5">
         <v>8.98</v>
       </c>
       <c r="G7" s="5">
         <v>8.4</v>
       </c>
       <c r="H7" s="5">
         <v>8.41</v>
       </c>
       <c r="I7" s="5">
@@ -4809,51 +4841,51 @@
       <c r="AT7" s="5">
         <v>7.51</v>
       </c>
       <c r="AU7" s="5">
         <v>7.36</v>
       </c>
       <c r="AV7" s="5">
         <v>7.4</v>
       </c>
       <c r="AW7" s="5">
         <v>7.2</v>
       </c>
       <c r="AX7" s="5">
         <v>7.26</v>
       </c>
       <c r="AY7" s="5">
         <v>7.38</v>
       </c>
       <c r="AZ7" s="5">
         <v>7.43</v>
       </c>
       <c r="BA7" s="5">
         <v>8.34</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>163784</v>
       </c>
       <c r="C8" s="4">
         <v>165735</v>
       </c>
       <c r="D8" s="4">
         <v>171406</v>
       </c>
       <c r="E8" s="4">
         <v>174180</v>
       </c>
       <c r="F8" s="4">
         <v>179342</v>
       </c>
       <c r="G8" s="4">
         <v>185889</v>
       </c>
       <c r="H8" s="4">
         <v>183840</v>
       </c>
       <c r="I8" s="4">
@@ -4981,65 +5013,65 @@
       </c>
       <c r="AX8" s="4">
         <v>164077</v>
       </c>
       <c r="AY8" s="4">
         <v>168784</v>
       </c>
       <c r="AZ8" s="4">
         <v>166982</v>
       </c>
       <c r="BA8" s="4">
         <v>159209</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BE2693F-A15A-4303-BF20-6E735BAC75C6}">
   <dimension ref="A2:BA20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44568</v>
       </c>
       <c r="C4" s="7">
         <v>44575</v>
       </c>
       <c r="D4" s="7">
         <v>44582</v>
       </c>
       <c r="E4" s="7">
         <v>44589</v>
       </c>
       <c r="F4" s="7">
         <v>44596</v>
       </c>
       <c r="G4" s="7">
         <v>44603</v>
       </c>
       <c r="H4" s="7">
         <v>44610</v>
       </c>
       <c r="I4" s="7">
@@ -5156,51 +5188,51 @@
       <c r="AT4" s="7">
         <v>44876</v>
       </c>
       <c r="AU4" s="7">
         <v>44883</v>
       </c>
       <c r="AV4" s="7">
         <v>44890</v>
       </c>
       <c r="AW4" s="7">
         <v>44897</v>
       </c>
       <c r="AX4" s="7">
         <v>44904</v>
       </c>
       <c r="AY4" s="7">
         <v>44911</v>
       </c>
       <c r="AZ4" s="7">
         <v>44918</v>
       </c>
       <c r="BA4" s="7">
         <v>44925</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>196</v>
       </c>
       <c r="C5" s="8">
         <v>208</v>
       </c>
       <c r="D5" s="8">
         <v>212</v>
       </c>
       <c r="E5" s="8">
         <v>210</v>
       </c>
       <c r="F5" s="8">
         <v>203</v>
       </c>
       <c r="G5" s="8">
         <v>208</v>
       </c>
       <c r="H5" s="8">
         <v>204</v>
       </c>
       <c r="I5" s="8">
@@ -5317,51 +5349,51 @@
       <c r="AT5" s="8">
         <v>192</v>
       </c>
       <c r="AU5" s="8">
         <v>188</v>
       </c>
       <c r="AV5" s="8">
         <v>186</v>
       </c>
       <c r="AW5" s="8">
         <v>192</v>
       </c>
       <c r="AX5" s="8">
         <v>202</v>
       </c>
       <c r="AY5" s="8">
         <v>191</v>
       </c>
       <c r="AZ5" s="8">
         <v>181</v>
       </c>
       <c r="BA5" s="8">
         <v>158</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="C6" s="5">
         <v>18.2</v>
       </c>
       <c r="D6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>17.8</v>
       </c>
       <c r="G6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="H6" s="5">
         <v>17.899999999999999</v>
       </c>
       <c r="I6" s="5">
@@ -5478,51 +5510,51 @@
       <c r="AT6" s="5">
         <v>16.899999999999999</v>
       </c>
       <c r="AU6" s="5">
         <v>16.600000000000001</v>
       </c>
       <c r="AV6" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="AW6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="AX6" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="AY6" s="5">
         <v>18</v>
       </c>
       <c r="AZ6" s="5">
         <v>16.7</v>
       </c>
       <c r="BA6" s="5">
         <v>14.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.69</v>
       </c>
       <c r="C7" s="5">
         <v>7.94</v>
       </c>
       <c r="D7" s="5">
         <v>7.87</v>
       </c>
       <c r="E7" s="5">
         <v>8.01</v>
       </c>
       <c r="F7" s="5">
         <v>8.3800000000000008</v>
       </c>
       <c r="G7" s="5">
         <v>7.99</v>
       </c>
       <c r="H7" s="5">
         <v>8.2200000000000006</v>
       </c>
       <c r="I7" s="5">
@@ -5639,51 +5671,51 @@
       <c r="AT7" s="5">
         <v>8.3699999999999992</v>
       </c>
       <c r="AU7" s="5">
         <v>8.65</v>
       </c>
       <c r="AV7" s="5">
         <v>8.7200000000000006</v>
       </c>
       <c r="AW7" s="5">
         <v>8.15</v>
       </c>
       <c r="AX7" s="5">
         <v>8.0399999999999991</v>
       </c>
       <c r="AY7" s="5">
         <v>8.4700000000000006</v>
       </c>
       <c r="AZ7" s="5">
         <v>9.11</v>
       </c>
       <c r="BA7" s="5">
         <v>10.56</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>157863</v>
       </c>
       <c r="C8" s="4">
         <v>168475</v>
       </c>
       <c r="D8" s="4">
         <v>171993</v>
       </c>
       <c r="E8" s="4">
         <v>173390</v>
       </c>
       <c r="F8" s="4">
         <v>174819</v>
       </c>
       <c r="G8" s="4">
         <v>174996</v>
       </c>
       <c r="H8" s="4">
         <v>180187</v>
       </c>
       <c r="I8" s="4">
@@ -5800,79 +5832,79 @@
       <c r="AT8" s="4">
         <v>190460</v>
       </c>
       <c r="AU8" s="4">
         <v>190960</v>
       </c>
       <c r="AV8" s="4">
         <v>193459</v>
       </c>
       <c r="AW8" s="4">
         <v>179345</v>
       </c>
       <c r="AX8" s="4">
         <v>181739</v>
       </c>
       <c r="AY8" s="4">
         <v>181390</v>
       </c>
       <c r="AZ8" s="4">
         <v>183367</v>
       </c>
       <c r="BA8" s="4">
         <v>174243</v>
       </c>
     </row>
-    <row r="20" spans="3:3" x14ac:dyDescent="0.35">
+    <row r="20" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C20" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:BA20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:53" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:53" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="4" spans="1:53" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:53" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>44204</v>
       </c>
       <c r="C4" s="7">
         <v>44211</v>
       </c>
       <c r="D4" s="7">
         <v>44218</v>
       </c>
       <c r="E4" s="7">
         <v>44225</v>
       </c>
       <c r="F4" s="7">
         <v>44232</v>
       </c>
       <c r="G4" s="7">
         <v>44239</v>
       </c>
       <c r="H4" s="7">
         <v>44246</v>
       </c>
       <c r="I4" s="7">
@@ -5989,51 +6021,51 @@
       <c r="AT4" s="7">
         <v>44512</v>
       </c>
       <c r="AU4" s="7">
         <v>44519</v>
       </c>
       <c r="AV4" s="7">
         <v>44526</v>
       </c>
       <c r="AW4" s="7">
         <v>44533</v>
       </c>
       <c r="AX4" s="7">
         <v>44540</v>
       </c>
       <c r="AY4" s="7">
         <v>44547</v>
       </c>
       <c r="AZ4" s="7">
         <v>44554</v>
       </c>
       <c r="BA4" s="7">
         <v>44561</v>
       </c>
     </row>
-    <row r="5" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
         <v>223</v>
       </c>
       <c r="C5" s="8">
         <v>223</v>
       </c>
       <c r="D5" s="8">
         <v>223</v>
       </c>
       <c r="E5" s="8">
         <v>218</v>
       </c>
       <c r="F5" s="8">
         <v>214</v>
       </c>
       <c r="G5" s="8">
         <v>195</v>
       </c>
       <c r="H5" s="8">
         <v>161</v>
       </c>
       <c r="I5" s="8">
@@ -6150,51 +6182,51 @@
       <c r="AT5" s="8">
         <v>197</v>
       </c>
       <c r="AU5" s="8">
         <v>190</v>
       </c>
       <c r="AV5" s="8">
         <v>193</v>
       </c>
       <c r="AW5" s="8">
         <v>203</v>
       </c>
       <c r="AX5" s="8">
         <v>207</v>
       </c>
       <c r="AY5" s="8">
         <v>194</v>
       </c>
       <c r="AZ5" s="8">
         <v>200</v>
       </c>
       <c r="BA5" s="8">
         <v>182</v>
       </c>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>21.2</v>
       </c>
       <c r="C6" s="5">
         <v>20.2</v>
       </c>
       <c r="D6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.399999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>19.2</v>
       </c>
       <c r="G6" s="5">
         <v>18.100000000000001</v>
       </c>
       <c r="H6" s="5">
         <v>15.6</v>
       </c>
       <c r="I6" s="5">
@@ -6311,51 +6343,51 @@
       <c r="AT6" s="5">
         <v>17.600000000000001</v>
       </c>
       <c r="AU6" s="5">
         <v>16.7</v>
       </c>
       <c r="AV6" s="5">
         <v>17.100000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>18.600000000000001</v>
       </c>
       <c r="AX6" s="5">
         <v>18.399999999999999</v>
       </c>
       <c r="AY6" s="5">
         <v>17.399999999999999</v>
       </c>
       <c r="AZ6" s="5">
         <v>17.7</v>
       </c>
       <c r="BA6" s="5">
         <v>16.7</v>
       </c>
     </row>
-    <row r="7" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>7.33</v>
       </c>
       <c r="C7" s="5">
         <v>7.35</v>
       </c>
       <c r="D7" s="5">
         <v>7.36</v>
       </c>
       <c r="E7" s="5">
         <v>7.63</v>
       </c>
       <c r="F7" s="5">
         <v>7.83</v>
       </c>
       <c r="G7" s="5">
         <v>8.76</v>
       </c>
       <c r="H7" s="5">
         <v>10.92</v>
       </c>
       <c r="I7" s="5">
@@ -6472,51 +6504,51 @@
       <c r="AT7" s="5">
         <v>8.52</v>
       </c>
       <c r="AU7" s="5">
         <v>8.69</v>
       </c>
       <c r="AV7" s="5">
         <v>8.94</v>
       </c>
       <c r="AW7" s="5">
         <v>8.2200000000000006</v>
       </c>
       <c r="AX7" s="5">
         <v>8.24</v>
       </c>
       <c r="AY7" s="5">
         <v>8.6199999999999992</v>
       </c>
       <c r="AZ7" s="5">
         <v>8.5399999999999991</v>
       </c>
       <c r="BA7" s="5">
         <v>9.25</v>
       </c>
     </row>
-    <row r="8" spans="1:53" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>136178</v>
       </c>
       <c r="C8" s="4">
         <v>150401</v>
       </c>
       <c r="D8" s="4">
         <v>156332</v>
       </c>
       <c r="E8" s="4">
         <v>158545</v>
       </c>
       <c r="F8" s="4">
         <v>163078</v>
       </c>
       <c r="G8" s="4">
         <v>167812</v>
       </c>
       <c r="H8" s="4">
         <v>167948</v>
       </c>
       <c r="I8" s="4">
@@ -6633,79 +6665,79 @@
       <c r="AT8" s="4">
         <v>183378</v>
       </c>
       <c r="AU8" s="4">
         <v>184997</v>
       </c>
       <c r="AV8" s="4">
         <v>186384</v>
       </c>
       <c r="AW8" s="4">
         <v>170038</v>
       </c>
       <c r="AX8" s="4">
         <v>178122</v>
       </c>
       <c r="AY8" s="4">
         <v>180407</v>
       </c>
       <c r="AZ8" s="4">
         <v>179405</v>
       </c>
       <c r="BA8" s="4">
         <v>166431</v>
       </c>
     </row>
-    <row r="20" spans="3:3" x14ac:dyDescent="0.35">
+    <row r="20" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C20" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:BB10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="16" width="9" bestFit="1" customWidth="1"/>
-    <col min="17" max="18" width="9.453125" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="9.453125" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:54" ht="20" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:54" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="4" spans="1:54" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:54" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="7">
         <v>43833</v>
       </c>
       <c r="C4" s="7">
         <v>43840</v>
       </c>
       <c r="D4" s="7">
         <v>43847</v>
       </c>
       <c r="E4" s="7">
         <v>43854</v>
       </c>
       <c r="F4" s="7">
         <v>43861</v>
       </c>
       <c r="G4" s="7">
         <v>43868</v>
       </c>
       <c r="H4" s="7">
         <v>43875</v>
       </c>
       <c r="I4" s="7">
@@ -6825,51 +6857,51 @@
       <c r="AU4" s="7">
         <v>44148</v>
       </c>
       <c r="AV4" s="7">
         <v>44155</v>
       </c>
       <c r="AW4" s="7">
         <v>44162</v>
       </c>
       <c r="AX4" s="7">
         <v>44169</v>
       </c>
       <c r="AY4" s="7">
         <v>44176</v>
       </c>
       <c r="AZ4" s="7">
         <v>44183</v>
       </c>
       <c r="BA4" s="7">
         <v>44190</v>
       </c>
       <c r="BB4" s="7">
         <v>44197</v>
       </c>
     </row>
-    <row r="5" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="3">
         <v>210</v>
       </c>
       <c r="C5" s="3">
         <v>226</v>
       </c>
       <c r="D5" s="3">
         <v>216</v>
       </c>
       <c r="E5" s="3">
         <v>207</v>
       </c>
       <c r="F5" s="3">
         <v>210</v>
       </c>
       <c r="G5" s="3">
         <v>209</v>
       </c>
       <c r="H5" s="3">
         <v>201</v>
       </c>
       <c r="I5" s="3">
@@ -6989,51 +7021,51 @@
       <c r="AU5" s="3">
         <v>223</v>
       </c>
       <c r="AV5" s="3">
         <v>221</v>
       </c>
       <c r="AW5" s="3">
         <v>228</v>
       </c>
       <c r="AX5" s="3">
         <v>227</v>
       </c>
       <c r="AY5" s="3">
         <v>231</v>
       </c>
       <c r="AZ5" s="3">
         <v>221</v>
       </c>
       <c r="BA5" s="3">
         <v>224</v>
       </c>
       <c r="BB5" s="3">
         <v>201</v>
       </c>
     </row>
-    <row r="6" spans="1:54" s="5" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:54" s="5" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>20.5</v>
       </c>
       <c r="C6" s="5">
         <v>22.4</v>
       </c>
       <c r="D6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="E6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="F6" s="5">
         <v>20</v>
       </c>
       <c r="G6" s="5">
         <v>19.5</v>
       </c>
       <c r="H6" s="5">
         <v>18.8</v>
       </c>
       <c r="I6" s="5">
@@ -7153,51 +7185,51 @@
       <c r="AU6" s="5">
         <v>19.8</v>
       </c>
       <c r="AV6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="AW6" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="AX6" s="5">
         <v>20.8</v>
       </c>
       <c r="AY6" s="5">
         <v>20.399999999999999</v>
       </c>
       <c r="AZ6" s="5">
         <v>19.7</v>
       </c>
       <c r="BA6" s="5">
         <v>19.600000000000001</v>
       </c>
       <c r="BB6" s="5">
         <v>20.399999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>8.0399999999999991</v>
       </c>
       <c r="C7" s="5">
         <v>7.18</v>
       </c>
       <c r="D7" s="5">
         <v>7.83</v>
       </c>
       <c r="E7" s="5">
         <v>8.11</v>
       </c>
       <c r="F7" s="5">
         <v>8.0500000000000007</v>
       </c>
       <c r="G7" s="5">
         <v>8.15</v>
       </c>
       <c r="H7" s="5">
         <v>8.44</v>
       </c>
       <c r="I7" s="5">
@@ -7317,51 +7349,51 @@
       <c r="AU7" s="5">
         <v>7.37</v>
       </c>
       <c r="AV7" s="5">
         <v>7.41</v>
       </c>
       <c r="AW7" s="5">
         <v>7.36</v>
       </c>
       <c r="AX7" s="5">
         <v>7.23</v>
       </c>
       <c r="AY7" s="5">
         <v>7.17</v>
       </c>
       <c r="AZ7" s="5">
         <v>7.49</v>
       </c>
       <c r="BA7" s="5">
         <v>7.56</v>
       </c>
       <c r="BB7" s="5">
         <v>8.4700000000000006</v>
       </c>
     </row>
-    <row r="8" spans="1:54" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:54" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>145181</v>
       </c>
       <c r="C8" s="4">
         <v>141326</v>
       </c>
       <c r="D8" s="4">
         <v>154797</v>
       </c>
       <c r="E8" s="4">
         <v>157828</v>
       </c>
       <c r="F8" s="4">
         <v>160500</v>
       </c>
       <c r="G8" s="4">
         <v>165982</v>
       </c>
       <c r="H8" s="4">
         <v>167183</v>
       </c>
       <c r="I8" s="4">
@@ -7481,51 +7513,51 @@
       <c r="AU8" s="4">
         <v>155411</v>
       </c>
       <c r="AV8" s="4">
         <v>157035</v>
       </c>
       <c r="AW8" s="4">
         <v>156842</v>
       </c>
       <c r="AX8" s="4">
         <v>146402</v>
       </c>
       <c r="AY8" s="4">
         <v>155167</v>
       </c>
       <c r="AZ8" s="4">
         <v>158111</v>
       </c>
       <c r="BA8" s="4">
         <v>158342</v>
       </c>
       <c r="BB8" s="4">
         <v>144122</v>
       </c>
     </row>
-    <row r="10" spans="1:54" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:54" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>