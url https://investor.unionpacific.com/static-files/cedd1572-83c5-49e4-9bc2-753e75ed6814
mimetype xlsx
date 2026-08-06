--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{817C7A2B-A071-4F62-B8F4-A646018A29B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCEF5285-2A2D-4944-B917-C1E41D8202FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-210" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1018,51 +1018,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="W17" sqref="W17"/>
+      <selection activeCell="T28" sqref="T28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
@@ -1304,53 +1304,59 @@
       </c>
       <c r="U5" s="8">
         <v>231</v>
       </c>
       <c r="V5" s="8">
         <v>235</v>
       </c>
       <c r="W5" s="8">
         <v>233</v>
       </c>
       <c r="X5" s="8">
         <v>230</v>
       </c>
       <c r="Y5" s="8">
         <v>231</v>
       </c>
       <c r="Z5" s="8">
         <v>231</v>
       </c>
       <c r="AA5" s="8">
         <v>232</v>
       </c>
       <c r="AB5" s="8">
         <v>231</v>
       </c>
-      <c r="AC5" s="8"/>
-[...1 lines deleted...]
-      <c r="AE5" s="8"/>
+      <c r="AC5" s="8">
+        <v>231</v>
+      </c>
+      <c r="AD5" s="8">
+        <v>228</v>
+      </c>
+      <c r="AE5" s="8">
+        <v>227</v>
+      </c>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
     <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
@@ -1415,53 +1421,59 @@
       </c>
       <c r="U6" s="5">
         <v>20.7</v>
       </c>
       <c r="V6" s="5">
         <v>21</v>
       </c>
       <c r="W6" s="5">
         <v>20.5</v>
       </c>
       <c r="X6" s="5">
         <v>20.2</v>
       </c>
       <c r="Y6" s="5">
         <v>20.5</v>
       </c>
       <c r="Z6" s="5">
         <v>20.5</v>
       </c>
       <c r="AA6" s="5">
         <v>20.6</v>
       </c>
       <c r="AB6" s="5">
         <v>20</v>
       </c>
-      <c r="AC6" s="5"/>
-[...1 lines deleted...]
-      <c r="AE6" s="5"/>
+      <c r="AC6" s="5">
+        <v>20.3</v>
+      </c>
+      <c r="AD6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AE6" s="5">
+        <v>20</v>
+      </c>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
     <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
@@ -1526,53 +1538,59 @@
       </c>
       <c r="U7" s="5">
         <v>6.38</v>
       </c>
       <c r="V7" s="5">
         <v>6.33</v>
       </c>
       <c r="W7" s="5">
         <v>6.29</v>
       </c>
       <c r="X7" s="5">
         <v>6.34</v>
       </c>
       <c r="Y7" s="5">
         <v>6.34</v>
       </c>
       <c r="Z7" s="5">
         <v>6.26</v>
       </c>
       <c r="AA7" s="5">
         <v>6.25</v>
       </c>
       <c r="AB7" s="5">
         <v>6.4</v>
       </c>
-      <c r="AC7" s="5"/>
-[...1 lines deleted...]
-      <c r="AE7" s="5"/>
+      <c r="AC7" s="5">
+        <v>6.25</v>
+      </c>
+      <c r="AD7" s="5">
+        <v>6.32</v>
+      </c>
+      <c r="AE7" s="5">
+        <v>6.39</v>
+      </c>
       <c r="AF7" s="5"/>
       <c r="AG7" s="5"/>
       <c r="AH7" s="5"/>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
     <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
@@ -1637,53 +1655,59 @@
       </c>
       <c r="U8" s="4">
         <v>163621</v>
       </c>
       <c r="V8" s="4">
         <v>158835</v>
       </c>
       <c r="W8" s="4">
         <v>162112</v>
       </c>
       <c r="X8" s="4">
         <v>165707</v>
       </c>
       <c r="Y8" s="4">
         <v>167901</v>
       </c>
       <c r="Z8" s="4">
         <v>166826</v>
       </c>
       <c r="AA8" s="4">
         <v>168486</v>
       </c>
       <c r="AB8" s="4">
         <v>161804</v>
       </c>
-      <c r="AC8" s="4"/>
-[...1 lines deleted...]
-      <c r="AE8" s="4"/>
+      <c r="AC8" s="4">
+        <v>169073</v>
+      </c>
+      <c r="AD8" s="4">
+        <v>171413</v>
+      </c>
+      <c r="AE8" s="4">
+        <v>172063</v>
+      </c>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
     <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>