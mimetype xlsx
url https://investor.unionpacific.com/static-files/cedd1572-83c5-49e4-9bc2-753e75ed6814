--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCEF5285-2A2D-4944-B917-C1E41D8202FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E743B67E-1AD7-4B6C-821A-4ACC3127BBE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-210" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1017,52 +1017,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="T28" sqref="T28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AM21" sqref="AM21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
@@ -1313,53 +1313,59 @@
       </c>
       <c r="X5" s="8">
         <v>230</v>
       </c>
       <c r="Y5" s="8">
         <v>231</v>
       </c>
       <c r="Z5" s="8">
         <v>231</v>
       </c>
       <c r="AA5" s="8">
         <v>232</v>
       </c>
       <c r="AB5" s="8">
         <v>231</v>
       </c>
       <c r="AC5" s="8">
         <v>231</v>
       </c>
       <c r="AD5" s="8">
         <v>228</v>
       </c>
       <c r="AE5" s="8">
         <v>227</v>
       </c>
-      <c r="AF5" s="8"/>
-[...1 lines deleted...]
-      <c r="AH5" s="8"/>
+      <c r="AF5" s="8">
+        <v>222</v>
+      </c>
+      <c r="AG5" s="8">
+        <v>225</v>
+      </c>
+      <c r="AH5" s="8">
+        <v>227</v>
+      </c>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
     <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
@@ -1430,53 +1436,59 @@
       </c>
       <c r="X6" s="5">
         <v>20.2</v>
       </c>
       <c r="Y6" s="5">
         <v>20.5</v>
       </c>
       <c r="Z6" s="5">
         <v>20.5</v>
       </c>
       <c r="AA6" s="5">
         <v>20.6</v>
       </c>
       <c r="AB6" s="5">
         <v>20</v>
       </c>
       <c r="AC6" s="5">
         <v>20.3</v>
       </c>
       <c r="AD6" s="5">
         <v>20</v>
       </c>
       <c r="AE6" s="5">
         <v>20</v>
       </c>
-      <c r="AF6" s="5"/>
-[...1 lines deleted...]
-      <c r="AH6" s="5"/>
+      <c r="AF6" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="AG6" s="5">
+        <v>20</v>
+      </c>
+      <c r="AH6" s="5">
+        <v>19.600000000000001</v>
+      </c>
       <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
     <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
@@ -1547,53 +1559,59 @@
       </c>
       <c r="X7" s="5">
         <v>6.34</v>
       </c>
       <c r="Y7" s="5">
         <v>6.34</v>
       </c>
       <c r="Z7" s="5">
         <v>6.26</v>
       </c>
       <c r="AA7" s="5">
         <v>6.25</v>
       </c>
       <c r="AB7" s="5">
         <v>6.4</v>
       </c>
       <c r="AC7" s="5">
         <v>6.25</v>
       </c>
       <c r="AD7" s="5">
         <v>6.32</v>
       </c>
       <c r="AE7" s="5">
         <v>6.39</v>
       </c>
-      <c r="AF7" s="5"/>
-[...1 lines deleted...]
-      <c r="AH7" s="5"/>
+      <c r="AF7" s="5">
+        <v>6.55</v>
+      </c>
+      <c r="AG7" s="5">
+        <v>6.48</v>
+      </c>
+      <c r="AH7" s="5">
+        <v>6.31</v>
+      </c>
       <c r="AI7" s="5"/>
       <c r="AJ7" s="5"/>
       <c r="AK7" s="5"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
     <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
@@ -1664,53 +1682,59 @@
       </c>
       <c r="X8" s="4">
         <v>165707</v>
       </c>
       <c r="Y8" s="4">
         <v>167901</v>
       </c>
       <c r="Z8" s="4">
         <v>166826</v>
       </c>
       <c r="AA8" s="4">
         <v>168486</v>
       </c>
       <c r="AB8" s="4">
         <v>161804</v>
       </c>
       <c r="AC8" s="4">
         <v>169073</v>
       </c>
       <c r="AD8" s="4">
         <v>171413</v>
       </c>
       <c r="AE8" s="4">
         <v>172063</v>
       </c>
-      <c r="AF8" s="4"/>
-[...1 lines deleted...]
-      <c r="AH8" s="4"/>
+      <c r="AF8" s="4">
+        <v>174521</v>
+      </c>
+      <c r="AG8" s="4">
+        <v>173722</v>
+      </c>
+      <c r="AH8" s="4">
+        <v>176169</v>
+      </c>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
     <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>