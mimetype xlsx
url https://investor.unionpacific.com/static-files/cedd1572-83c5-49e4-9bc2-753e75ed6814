--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\TREASURY\Investor Relations Shared Folder\AAR Carloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E743B67E-1AD7-4B6C-821A-4ACC3127BBE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66626B48-33CC-450F-A3D5-624BE174B142}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-210" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UP Weekly 2026" sheetId="7" r:id="rId1"/>
     <sheet name="UP Weekly 2025" sheetId="6" r:id="rId2"/>
     <sheet name="UP Weekly 2024" sheetId="5" r:id="rId3"/>
     <sheet name="UP Weekly 2023" sheetId="4" r:id="rId4"/>
     <sheet name="UP Weekly 2022" sheetId="3" r:id="rId5"/>
     <sheet name="UP Weekly 2021" sheetId="2" r:id="rId6"/>
     <sheet name="UP Weekly 2020" sheetId="1" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1017,52 +1017,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BFDC682-FB72-4FE8-809F-786C17184B6E}">
   <dimension ref="A2:BA65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AM21" sqref="AM21"/>
+    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
+      <selection activeCell="AL24" sqref="AL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="23" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="27" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="29" max="31" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="34" max="36" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="9.7109375" bestFit="1" customWidth="1"/>
     <col min="42" max="44" width="10.7109375" bestFit="1" customWidth="1"/>
@@ -1322,53 +1322,59 @@
       </c>
       <c r="AA5" s="8">
         <v>232</v>
       </c>
       <c r="AB5" s="8">
         <v>231</v>
       </c>
       <c r="AC5" s="8">
         <v>231</v>
       </c>
       <c r="AD5" s="8">
         <v>228</v>
       </c>
       <c r="AE5" s="8">
         <v>227</v>
       </c>
       <c r="AF5" s="8">
         <v>222</v>
       </c>
       <c r="AG5" s="8">
         <v>225</v>
       </c>
       <c r="AH5" s="8">
         <v>227</v>
       </c>
-      <c r="AI5" s="8"/>
-[...1 lines deleted...]
-      <c r="AK5" s="8"/>
+      <c r="AI5" s="8">
+        <v>223</v>
+      </c>
+      <c r="AJ5" s="8">
+        <v>226</v>
+      </c>
+      <c r="AK5" s="8">
+        <v>233</v>
+      </c>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
       <c r="BA5" s="8"/>
     </row>
     <row r="6" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="5">
         <v>23</v>
       </c>
       <c r="C6" s="5">
@@ -1445,53 +1451,59 @@
       </c>
       <c r="AA6" s="5">
         <v>20.6</v>
       </c>
       <c r="AB6" s="5">
         <v>20</v>
       </c>
       <c r="AC6" s="5">
         <v>20.3</v>
       </c>
       <c r="AD6" s="5">
         <v>20</v>
       </c>
       <c r="AE6" s="5">
         <v>20</v>
       </c>
       <c r="AF6" s="5">
         <v>19.7</v>
       </c>
       <c r="AG6" s="5">
         <v>20</v>
       </c>
       <c r="AH6" s="5">
         <v>19.600000000000001</v>
       </c>
-      <c r="AI6" s="5"/>
-[...1 lines deleted...]
-      <c r="AK6" s="5"/>
+      <c r="AI6" s="5">
+        <v>19.8</v>
+      </c>
+      <c r="AJ6" s="5">
+        <v>19.7</v>
+      </c>
+      <c r="AK6" s="5">
+        <v>20.5</v>
+      </c>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
       <c r="AO6" s="5"/>
       <c r="AP6" s="5"/>
       <c r="AQ6" s="5"/>
       <c r="AR6" s="5"/>
       <c r="AS6" s="5"/>
       <c r="AT6" s="5"/>
       <c r="AU6" s="5"/>
       <c r="AV6" s="5"/>
       <c r="AW6" s="5"/>
       <c r="AX6" s="5"/>
       <c r="AY6" s="5"/>
       <c r="AZ6" s="5"/>
       <c r="BA6" s="5"/>
     </row>
     <row r="7" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5">
         <v>5.52</v>
       </c>
       <c r="C7" s="5">
@@ -1568,53 +1580,59 @@
       </c>
       <c r="AA7" s="5">
         <v>6.25</v>
       </c>
       <c r="AB7" s="5">
         <v>6.4</v>
       </c>
       <c r="AC7" s="5">
         <v>6.25</v>
       </c>
       <c r="AD7" s="5">
         <v>6.32</v>
       </c>
       <c r="AE7" s="5">
         <v>6.39</v>
       </c>
       <c r="AF7" s="5">
         <v>6.55</v>
       </c>
       <c r="AG7" s="5">
         <v>6.48</v>
       </c>
       <c r="AH7" s="5">
         <v>6.31</v>
       </c>
-      <c r="AI7" s="5"/>
-[...1 lines deleted...]
-      <c r="AK7" s="5"/>
+      <c r="AI7" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="AJ7" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="AK7" s="5">
+        <v>6.22</v>
+      </c>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="5"/>
       <c r="AO7" s="5"/>
       <c r="AP7" s="5"/>
       <c r="AQ7" s="5"/>
       <c r="AR7" s="5"/>
       <c r="AS7" s="5"/>
       <c r="AT7" s="5"/>
       <c r="AU7" s="5"/>
       <c r="AV7" s="5"/>
       <c r="AW7" s="5"/>
       <c r="AX7" s="5"/>
       <c r="AY7" s="5"/>
       <c r="AZ7" s="5"/>
       <c r="BA7" s="5"/>
     </row>
     <row r="8" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="4">
         <v>136177</v>
       </c>
       <c r="C8" s="4">
@@ -1691,53 +1709,59 @@
       </c>
       <c r="AA8" s="4">
         <v>168486</v>
       </c>
       <c r="AB8" s="4">
         <v>161804</v>
       </c>
       <c r="AC8" s="4">
         <v>169073</v>
       </c>
       <c r="AD8" s="4">
         <v>171413</v>
       </c>
       <c r="AE8" s="4">
         <v>172063</v>
       </c>
       <c r="AF8" s="4">
         <v>174521</v>
       </c>
       <c r="AG8" s="4">
         <v>173722</v>
       </c>
       <c r="AH8" s="4">
         <v>176169</v>
       </c>
-      <c r="AI8" s="4"/>
-[...1 lines deleted...]
-      <c r="AK8" s="4"/>
+      <c r="AI8" s="4">
+        <v>177187</v>
+      </c>
+      <c r="AJ8" s="4">
+        <v>178649</v>
+      </c>
+      <c r="AK8" s="4">
+        <v>169910</v>
+      </c>
       <c r="AL8" s="4"/>
       <c r="AM8" s="4"/>
       <c r="AN8" s="4"/>
       <c r="AO8" s="4"/>
       <c r="AP8" s="4"/>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="4"/>
       <c r="AT8" s="4"/>
       <c r="AU8" s="4"/>
       <c r="AV8" s="4"/>
       <c r="AW8" s="4"/>
       <c r="AX8" s="4"/>
       <c r="AY8" s="4"/>
       <c r="AZ8" s="4"/>
       <c r="BA8" s="4"/>
     </row>
     <row r="10" spans="1:53" x14ac:dyDescent="0.25">
       <c r="A10" s="10"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>